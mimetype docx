--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -813,256 +813,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfermement domestique des mères. Conditions de logement et espace à soi en confinement</w:t>
+                <w:t xml:space="preserve">Retour à Lergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lambert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°122, pp.107 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.122.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485229v1</w:t>
+                <w:t xml:space="preserve">hal-03404697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour à Lergnes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">L’enfermement domestique des mères. Conditions de logement et espace à soi en confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404697v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamboredon, Jean-Claude. Territoires, culture et classes sociales (édition de Gilles Laferté et de Florence Weber). Editions Rue d’Ulm, collection « Sciences sociales », 394 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°180-181, pp.262 - 265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1100,51 +1100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAVIRIA Sandra, Revenir vivre en famille. Devenir adulte autrement, 2020, Lormont (Gironde), Le bord de l’eau, 243 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol.76, pp.202 - 204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1182,64 +1182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic Impacts of COVID-19 on Working Mothers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1277,51 +1277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émigration étudiante des « filles du coin » : Entre émancipation sociale et réassignation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,532 +1375,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise du socialisme municipal, déclin urbain et réforme de l'État : Nevers 1971-2020</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment voisine-t-on dans la France confinée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723290v1</w:t>
+                <w:t xml:space="preserve">hal-02867753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment voisine-t-on dans la France confinée ?</w:t>
+                <w:t xml:space="preserve">Crise du socialisme municipal, déclin urbain et réforme de l'État : Nevers 1971-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lambert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Warnant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02867753v1</w:t>
+                <w:t xml:space="preserve">hal-03723290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle sociabilité pour les Français en période de Covid-19 ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Le travail et ses aménagements : ce que la pandémie de covid-19 a changé pour les Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 579 (579), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885055v1</w:t>
+                <w:t xml:space="preserve">hal-03739233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail et ses aménagements : ce que la pandémie de covid-19 a changé pour les Français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Quelle sociabilité pour les Français en période de Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03739233v1</w:t>
+                <w:t xml:space="preserve">hal-02885055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mépris comme réassurance sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1934,130 +1934,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighbourliness during lockdown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218122v1</w:t>
@@ -2068,130 +2068,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the COVID-19 epidemic changed working conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 579, pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625731v1</w:t>
@@ -2202,51 +2202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser ses capitaux d’un espace à l’autre. Le retour qualifié dans les villes moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 168-169 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2280,51 +2280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les sociabilités numériques consolident les frontières sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Liens sociaux numériques, 8 (1), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2350,633 +2350,732 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dans les villes petites et moyennes, les classes moyennes ont perdu leur influence. »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la désindustrialisation au laboratoire d'expérimentation : le cas de Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tous moyens ? Idées reçues sur les classes moyennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cavalier bleu, 2025, 979-1031807799</w:t>
+              <w:t xml:space="preserve">A l'ombre des métropoles. Habiter, travailler, gouverner et innover dans les villes petites et moyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Université de Lorraine, 2026, 978-2-38451-223-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384210v1</w:t>
+                <w:t xml:space="preserve">hal-05575822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’externalisation des services publics à la professionnalisation des associations</w:t>
+                <w:t xml:space="preserve">« Dans les villes petites et moyennes, les classes moyennes ont perdu leur influence. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Croquant, 2024, Champ social, 9782365123785</w:t>
+              <w:t xml:space="preserve">Tous moyens ? Idées reçues sur les classes moyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier bleu, 2025, 979-1031807799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643235v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler, se loger et rompre l’isolement. Une jeunesse fragilisée et divisée par le premier confinement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’externalisation des services publics à la professionnalisation des associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Pudal; Jérémy Sinigaglia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunesses</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Croquant, 2024, Champ social, 9782365123785</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.amsel.2022.01.0103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03594984v1</w:t>
+                <w:t xml:space="preserve">hal-04643235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Envahis par les cas soc’. Une petite bourgeoisie culturelle dans une ville moyenne en déclin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Guéraut</w:t>
+                <w:t xml:space="preserve">Travailler, se loger et rompre l’isolement. Une jeunesse fragilisée et divisée par le premier confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-119, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.amsel.2022.01.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404717v1</w:t>
+                <w:t xml:space="preserve">hal-03594984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupée du monde. L’idylle d’une héritière parisienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">‘Envahis par les cas soc’. Une petite bourgeoisie culturelle dans une ville moyenne en déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'explosion des inégalités</w:t>
+              <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404714v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadrage statistique. Des inégalités exacerbées : les effets du confinement saisis par les chiffres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupée du monde. L’idylle d’une héritière parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lambert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'explosion des inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404712v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler pour rien. Les incertitudes d’un intermédiaire culturel dans une ville en déclin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cadrage statistique. Des inégalités exacerbées : les effets du confinement saisis par les chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'explosion des inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler pour rien. Les incertitudes d’un intermédiaire culturel dans une ville en déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'explosion des inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2986,100 +3085,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascension et fragilisation d’une petite bourgeoisie culturelle. Une enquête ethnographique dans une ville moyenne en déclin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Descartes - Paris 5, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02788541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3089,51 +3188,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encadrer la mobilité des publics du mal-logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3149,198 +3248,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national de l'AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSP, Jul 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour critique sur le travail collectif de refonte des fiches RNCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Piluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tralongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude de l’ASES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des sociologues enseignant.e.s du supérieur, Dec 2024, Centre des colloques, Aubervilliers, Campus Condorcet, France. https://ases.hypotheses.org/bulletin-de-lases-juin-2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter Paris pour s'en sortir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3356,73 +3455,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living in small and medium-sized cities. Social relationships, residential trajectories and public action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner une ville moyenne en déclin. Une bourgeoisie économique au pouvoir. Le cas de Nevers (2014-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3438,333 +3537,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Sociologie (FIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionner les candidat·e·s, sécuriser les parcours : les pratiques de chargé·e·s d’accompagnement social entre système d’information et catégorisations ordinaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facing urban decline. Appropriation of space, sociability and neighborhood relations in a medium-sized French city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">IDAES UNSAM, Núcleo de Estudios Urbanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Buenos Aires, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715329v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing urban decline. Appropriation of space, sociability and neighborhood relations in a medium-sized French city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positionner les candidat·e·s, sécuriser les parcours : les pratiques de chargé·e·s d’accompagnement social entre système d’information et catégorisations ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lahieyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDAES UNSAM, Núcleo de Estudios Urbanos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Buenos Aires, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFSP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882178v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au déclin urbain. Appropriation de l'espace, sociabilité et rapport au populaire d'une petite bourgeoisie culturelle dans une ville moyenne du centre de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale du RT9 de l'AFS « A qui appartient la ville ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle explosion des inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,73 +3878,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles fractures pandémiques Covid-19 et résilience démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cevipof, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des entrepreneurs contre la déprise ? Crise du socialisme municipal, déclin urbain et recomposition du pouvoir local dans une ville moyenne du centre de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3861,73 +3960,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de l’AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au déclin urbain, vers une dépolitisation apparente du scrutin ? Le cas des élections municipales à Nevers en 2014 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3943,418 +4042,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études sur les élections municipales organisées par l’AFSP et le CREMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les villes moyennes, des élections municipales loin des partis ? Les cas de Montluçon, Nevers et Vierzon (1971-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrétions partisanes. Tactiques et stratégies d’ancrage et de ré-ancrage politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique publique de mobilité résidentielle des « mal-logés » sous pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au déclin urbain, vers une “dépolitisation” apparente du scrutin ? Le cas des élections municipales à Nevers en 2014 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections municipales de 2020 à l’aune de la recomposition du champ politique local et national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir et classifier les villes moyennes françaises. Les enseignements de l'articulation des approches géographique et sociologique dans l'analyse du déclin urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.250-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension sociale de la décroissance urbaine : Paupérisation des quartiers centraux et tension des relations de voisinage dans les villes moyennes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4370,280 +4469,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e plateforme francophone des agglomérations organisée par le PUCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations sociodémographiques des villes moyennes françaises (1968-2015). Décroissance, paupérisation et déséquilibres démographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée jeunes chercheur.e.s Villes moyennes, villes plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ascension sociale contrariée. Des « enfants du &amp;quot;haut&amp;quot; de la démocratisation scolaire » dans une ville moyenne en déclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale d’ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envahis par les cas soc“. Quelques manifestations du mépris de classe au sein du pôle culturel d’une ville moyenne en déclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes en décroissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR Altergrowth, 2018, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traverser les espaces géographiques, sociaux et académiques. Quand les petits-moyens périphériques vont à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4659,73 +4758,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité spatiale et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT5 et RT 9 de l'Association Française de Sociologie, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre de l’émigration étudiante. Trajectoires de &amp;quot;petites-moyennes&amp;quot; originaires des périphéries scolaires et résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4741,465 +4840,465 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires étudiantes et enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INED, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désengagement de l’État et fin de l’hégémonie socialiste dans une ville moyenne en déclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT 9 de l'Association Française de Sociologie, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale et destins sociaux des jeunes diplômés de l’enseignement supérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quelle distribution spatiale de la jeunesse qualifiée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congrès international des sociologues de la langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal (UdeM). Montréal, CAN., Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">17. Colloque national de démographie Mobilités spatiales et populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conférence Universitaire de Démographie et d’Etude des Populations (CUDEP). Lille, FRA., May 2016, Villeneuve d'Asq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593941v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle distribution spatiale de la jeunesse qualifiée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Distribution spatiale et destins sociaux des jeunes diplômés de l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Colloque national de démographie Mobilités spatiales et populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conférence Universitaire de Démographie et d’Etude des Populations (CUDEP). Lille, FRA., May 2016, Villeneuve d'Asq, France</w:t>
+              <w:t xml:space="preserve">18. Congrès international des sociologues de la langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal (UdeM). Montréal, CAN., Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594029v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cursus universitaires et destins professionnels des diplômés de l’enseignement supérieur d’origine populaire. Une question de genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Internationale des Sociologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal (UdeM). Montréal, CAN., Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer la cohésion d’un groupe social localisé par la mise à distance du populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mépris de classe : l'exercer, le ressentir, y faire face</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne (UNIL). Lausanne, CHE., Dec 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager à l’Association Jeunesse Entreprenante. Une tentative de sortie des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classes populaires et organisations militantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT5, 34 et 35 de l'Association Française de Sociologie, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5209,98 +5308,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclin des villes moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une société d’individus, c’est-à-dire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5310,147 +5409,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires délaissés : table ronde [avec Y. Amsellem-Mainguy, B. Coquard, E. Guéraut, V. Sala Pala et F. Vincent ; propos recueillis par V. Béal, R. Epstein, T. Kirszbaum et S. Zappi]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://mouvements.info/table-ronde-territoires-delaisses/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5460,147 +5559,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement, travail, voisinage et conditions de vie : ce que le confinement a changé pour les Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5610,165 +5709,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les circulations et analyser les POsitions SOciales Multilocatisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5836,51 +5935,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5F6886F"/>
+    <w:nsid w:val="8E2F0C59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6067,51 +6166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-gueraut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6271-0169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028630v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00207-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0107" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03410139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.119.0033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.081.0039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03594984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100168320" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.amsel.2022.01.0103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahieyte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-gueraut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6271-0169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028630v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00207-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03410139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.119.0033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.081.0039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Leduc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03594984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100168320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.amsel.2022.01.0103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahieyte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>