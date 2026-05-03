--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -813,256 +813,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour à Lergnes</w:t>
+                <w:t xml:space="preserve">L’enfermement domestique des mères. Conditions de logement et espace à soi en confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404697v1</w:t>
+                <w:t xml:space="preserve">hal-03485229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfermement domestique des mères. Conditions de logement et espace à soi en confinement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Retour à Lergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°122, pp.107 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.122.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485229v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamboredon, Jean-Claude. Territoires, culture et classes sociales (édition de Gilles Laferté et de Florence Weber). Editions Rue d’Ulm, collection « Sciences sociales », 394 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°180-181, pp.262 - 265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1100,51 +1100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAVIRIA Sandra, Revenir vivre en famille. Devenir adulte autrement, 2020, Lormont (Gironde), Le bord de l’eau, 243 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol.76, pp.202 - 204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1182,64 +1182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic Impacts of COVID-19 on Working Mothers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1277,51 +1277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émigration étudiante des « filles du coin » : Entre émancipation sociale et réassignation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,446 +1375,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment voisine-t-on dans la France confinée ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail et ses aménagements : ce que la pandémie de covid-19 a changé pour les Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2020, N° 579 (579), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867753v1</w:t>
+                <w:t xml:space="preserve">hal-03739233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise du socialisme municipal, déclin urbain et réforme de l'État : Nevers 1971-2020</w:t>
+                <w:t xml:space="preserve">Comment voisine-t-on dans la France confinée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Guéraut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723290v1</w:t>
+                <w:t xml:space="preserve">hal-02867753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail et ses aménagements : ce que la pandémie de covid-19 a changé pour les Français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crise du socialisme municipal, déclin urbain et réforme de l'État : Nevers 1971-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Warnant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03739233v1</w:t>
+                <w:t xml:space="preserve">hal-03723290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle sociabilité pour les Français en période de Covid-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lambert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1856,51 +1856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mépris comme réassurance sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1934,130 +1934,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighbourliness during lockdown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218122v1</w:t>
@@ -2068,130 +2068,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the COVID-19 epidemic changed working conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 579, pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625731v1</w:t>
@@ -2202,51 +2202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser ses capitaux d’un espace à l’autre. Le retour qualifié dans les villes moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 168-169 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2280,51 +2280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les sociabilités numériques consolident les frontières sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Liens sociaux numériques, 8 (1), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2735,51 +2735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Envahis par les cas soc’. Une petite bourgeoisie culturelle dans une ville moyenne en déclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2804,51 +2804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupée du monde. L’idylle d’une héritière parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'explosion des inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2886,90 +2886,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadrage statistique. Des inégalités exacerbées : les effets du confinement saisis par les chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'explosion des inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -2998,51 +2998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler pour rien. Les incertitudes d’un intermédiaire culturel dans une ville en déclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'explosion des inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3099,51 +3099,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascension et fragilisation d’une petite bourgeoisie culturelle. Une enquête ethnographique dans une ville moyenne en déclin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Descartes - Paris 5, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4072,251 +4072,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03825915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les villes moyennes, des élections municipales loin des partis ? Les cas de Montluçon, Nevers et Vierzon (1971-2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique publique de mobilité résidentielle des « mal-logés » sous pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrétions partisanes. Tactiques et stratégies d’ancrage et de ré-ancrage politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404718v1</w:t>
+                <w:t xml:space="preserve">hal-03751858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique publique de mobilité résidentielle des « mal-logés » sous pression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dans les villes moyennes, des élections municipales loin des partis ? Les cas de Montluçon, Nevers et Vierzon (1971-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Discrétions partisanes. Tactiques et stratégies d’ancrage et de ré-ancrage politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751858v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au déclin urbain, vers une “dépolitisation” apparente du scrutin ? Le cas des élections municipales à Nevers en 2014 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élections municipales de 2020 à l’aune de la recomposition du champ politique local et national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4354,51 +4354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir et classifier les villes moyennes françaises. Les enseignements de l'articulation des approches géographique et sociologique dans l'analyse du déclin urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.250-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4945,51 +4945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle distribution spatiale de la jeunesse qualifiée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque national de démographie Mobilités spatiales et populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conférence Universitaire de Démographie et d’Etude des Populations (CUDEP). Lille, FRA., May 2016, Villeneuve d'Asq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5014,51 +5014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale et destins sociaux des jeunes diplômés de l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congrès international des sociologues de la langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal (UdeM). Montréal, CAN., Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5083,51 +5083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cursus universitaires et destins professionnels des diplômés de l’enseignement supérieur d’origine populaire. Une question de genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Internationale des Sociologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal (UdeM). Montréal, CAN., Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5152,51 +5152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer la cohésion d’un groupe social localisé par la mise à distance du populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mépris de classe : l'exercer, le ressentir, y faire face</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne (UNIL). Lausanne, CHE., Dec 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5573,90 +5573,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement, travail, voisinage et conditions de vie : ce que le confinement a changé pour les Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5723,51 +5723,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les circulations et analyser les POsitions SOciales Multilocatisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5935,51 +5935,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E2F0C59"/>
+    <w:nsid w:val="89D108B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6166,51 +6166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-gueraut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6271-0169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028630v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00207-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03410139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.119.0033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.081.0039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Leduc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03594984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100168320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.amsel.2022.01.0103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahieyte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-gueraut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6271-0169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028630v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00207-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0107" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03410139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.119.0033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.081.0039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Leduc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03594984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100168320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.amsel.2022.01.0103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahieyte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>