--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,5880 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5828 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Élie Guéraut </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en sociologie à l'Université Clermont Auvergne, chercheur au Lescores.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elie-gueraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6271-0169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Sf2mSVgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue et maître de conférences à l'Université Clermont Auvergne (Lescores), je travaille actuellement sur les migrations résidentielles des grandes villes vers les espaces peu denses ainsi que sur transformations socio-démographiques et politiques des villes petites et moyennes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin de la petite bourgeoisie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raisons d'agir, Microcosmes (4), 2023, 979-10-97084-32-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture déclassée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (67), pp.83-95. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.067.0084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dynamiser » des villes moyennes grâce à un programme de mobilité encadrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 118 (3), pp.130-141. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.118.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin urbain comme question sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 191 (1), pp.49-70. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.191.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivière C. 2021. Leurs enfants dans la ville. Enquête auprès de parents à Paris et à Milan. Presses universitaires de Lyon. 164 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bibliographie critique, 79 (1), pp.178-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipal socialism and the impact of urban decay: the case of Nevers, a mid-sized town in Central France (1971–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Warnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-023-00207-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socialisme municipal à l’épreuve du déclin urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Warnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (3), pp.53-78. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.143.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Nevers, la fin d'un ancrage à gauche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Warnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamboredon, Jean-Claude. Territoires, culture et classes sociales (édition de Gilles Laferté et de Florence Weber). Editions Rue d’Ulm, collection « Sciences sociales », 394 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°180-181, pp.262 - 265. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.180.0262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfermement domestique des mères. Conditions de logement et espace à soi en confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonvalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à Lergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°122, pp.107 - 126. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.122.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAVIRIA Sandra, Revenir vivre en famille. Devenir adulte autrement, 2020, Lormont (Gironde), Le bord de l’eau, 243 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol.76, pp.202 - 204. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2101.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic Impacts of COVID-19 on Working Mothers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émigration étudiante des « filles du coin » : Entre émancipation sociale et réassignation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 46 (2), pp.135-155. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.046.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail et ses aménagements : ce que la pandémie de covid-19 a changé pour les Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 579 (579), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle sociabilité pour les Français en période de Covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mépris comme réassurance sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°119, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soco.119.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du socialisme municipal, déclin urbain et réforme de l'État : Nevers 1971-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Warnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment voisine-t-on dans la France confinée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourliness during lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the COVID-19 epidemic changed working conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 579, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser ses capitaux d’un espace à l’autre. Le retour qualifié dans les villes moyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168-169 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.168.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les sociabilités numériques consolident les frontières sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liens sociaux numériques, 8 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.081.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la désindustrialisation au laboratoire d'expérimentation : le cas de Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université de Lorraine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'ombre des métropoles. Habiter, travailler, gouverner et innover dans les villes petites et moyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université de Lorraine, 2026, 978-2-38451-223-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans les villes petites et moyennes, les classes moyennes ont perdu leur influence. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous moyens ? Idées reçues sur les classes moyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier bleu, 2025, 979-1031807799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’externalisation des services publics à la professionnalisation des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pudal; Jérémy Sinigaglia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouvel esprit du service public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2024, Champ social, 9782365123785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler, se loger et rompre l’isolement. Une jeunesse fragilisée et divisée par le premier confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-119, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.amsel.2022.01.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Envahis par les cas soc’. Une petite bourgeoisie culturelle dans une ville moyenne en déclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupée du monde. L’idylle d’une héritière parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'explosion des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrage statistique. Des inégalités exacerbées : les effets du confinement saisis par les chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'explosion des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour rien. Les incertitudes d’un intermédiaire culturel dans une ville en déclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'explosion des inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascension et fragilisation d’une petite bourgeoisie culturelle. Une enquête ethnographique dans une ville moyenne en déclin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Descartes - Paris 5, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02788541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer la mobilité des publics du mal-logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour critique sur le travail collectif de refonte des fiches RNCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Tralongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude de l’ASES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des sociologues enseignant.e.s du supérieur, Dec 2024, Centre des colloques, Aubervilliers, Campus Condorcet, France. https://ases.hypotheses.org/bulletin-de-lases-juin-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitter Paris pour s'en sortir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living in small and medium-sized cities. Social relationships, residential trajectories and public action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner une ville moyenne en déclin. Une bourgeoisie économique au pouvoir. Le cas de Nevers (2014-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Warnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Sociologie (FIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03825407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionner les candidat·e·s, sécuriser les parcours : les pratiques de chargé·e·s d’accompagnement social entre système d’information et catégorisations ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Lahieyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing urban decline. Appropriation of space, sociability and neighborhood relations in a medium-sized French city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDAES UNSAM, Núcleo de Estudios Urbanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Buenos Aires, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au déclin urbain. Appropriation de l'espace, sociabilité et rapport au populaire d'une petite bourgeoisie culturelle dans une ville moyenne du centre de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale du RT9 de l'AFS « A qui appartient la ville ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle explosion des inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles fractures pandémiques Covid-19 et résilience démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cevipof, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des entrepreneurs contre la déprise ? Crise du socialisme municipal, déclin urbain et recomposition du pouvoir local dans une ville moyenne du centre de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Warnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03825908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au déclin urbain, vers une dépolitisation apparente du scrutin ? Le cas des élections municipales à Nevers en 2014 et 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Warnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études sur les élections municipales organisées par l’AFSP et le CREMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03825915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique publique de mobilité résidentielle des « mal-logés » sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Elguezabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les villes moyennes, des élections municipales loin des partis ? Les cas de Montluçon, Nevers et Vierzon (1971-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrétions partisanes. Tactiques et stratégies d’ancrage et de ré-ancrage politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au déclin urbain, vers une “dépolitisation” apparente du scrutin ? Le cas des élections municipales à Nevers en 2014 et 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élections municipales de 2020 à l’aune de la recomposition du champ politique local et national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir et classifier les villes moyennes françaises. Les enseignements de l'articulation des approches géographique et sociologique dans l'analyse du déclin urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chouraqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension sociale de la décroissance urbaine : Paupérisation des quartiers centraux et tension des relations de voisinage dans les villes moyennes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Warnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e plateforme francophone des agglomérations organisée par le PUCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03825920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations sociodémographiques des villes moyennes françaises (1968-2015). Décroissance, paupérisation et déséquilibres démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheur.e.s Villes moyennes, villes plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ascension sociale contrariée. Des « enfants du &amp;quot;haut&amp;quot; de la démocratisation scolaire » dans une ville moyenne en déclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale d’ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envahis par les cas soc“. Quelques manifestations du mépris de classe au sein du pôle culturel d’une ville moyenne en déclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes en décroissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Altergrowth, 2018, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverser les espaces géographiques, sociaux et académiques. Quand les petits-moyens périphériques vont à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité spatiale et classes sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT5 et RT 9 de l'Association Française de Sociologie, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de l’émigration étudiante. Trajectoires de &amp;quot;petites-moyennes&amp;quot; originaires des périphéries scolaires et résidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires étudiantes et enseignantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INED, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désengagement de l’État et fin de l’hégémonie socialiste dans une ville moyenne en déclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT 9 de l'Association Française de Sociologie, 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle distribution spatiale de la jeunesse qualifiée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Colloque national de démographie Mobilités spatiales et populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence Universitaire de Démographie et d’Etude des Populations (CUDEP). Lille, FRA., May 2016, Villeneuve d'Asq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale et destins sociaux des jeunes diplômés de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international des sociologues de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal (UdeM). Montréal, CAN., Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursus universitaires et destins professionnels des diplômés de l’enseignement supérieur d’origine populaire. Une question de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale des Sociologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal (UdeM). Montréal, CAN., Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer la cohésion d’un groupe social localisé par la mise à distance du populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mépris de classe : l'exercer, le ressentir, y faire face</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne (UNIL). Lausanne, CHE., Dec 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager à l’Association Jeunesse Entreprenante. Une tentative de sortie des classes populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classes populaires et organisations militantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT5, 34 et 35 de l'Association Française de Sociologie, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin des villes moyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une société d’individus, c’est-à-dire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires délaissés : table ronde [avec Y. Amsellem-Mainguy, B. Coquard, E. Guéraut, V. Sala Pala et F. Vincent ; propos recueillis par V. Béal, R. Epstein, T. Kirszbaum et S. Zappi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sala Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://mouvements.info/table-ronde-territoires-delaisses/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logement, travail, voisinage et conditions de vie : ce que le confinement a changé pour les Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les circulations et analyser les POsitions SOciales Multilocatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laferté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5935,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89D108B7"/>
+    <w:nsid w:val="12C339BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6166,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-gueraut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6271-0169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184311v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0130" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028630v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00207-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0053" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404697v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0107" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03410139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0135" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.119.0033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622460v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.081.0039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Leduc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03594984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100168320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.amsel.2022.01.0103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969342v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715329v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahieyte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882184v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-gueraut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6271-0169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Sf2mSVgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184311v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.067.0084" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885746v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Warnant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-023-00207-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.180.0262" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03410139v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03412927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.119.0033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.168.0051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.081.0039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Leduc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03594984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100168320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.amsel.2022.01.0103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404714v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piluso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tralongo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969342v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825407v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahieyte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404720v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218482v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218494v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794391v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>