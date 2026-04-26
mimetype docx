--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -208,330 +208,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of Film Boiling Around a Small Nickel Sphere</w:t>
+                <w:t xml:space="preserve">Investigating Delayed Rupture of Flow Diverter-Treated Giant Aneurysm Using Simulated Fluid–Structure Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Brissot</w:t>
+                <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cailly-Brandstäter</w:t>
+                <w:t xml:space="preserve">Yves Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Castellani</w:t>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Sedat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (7), pp.162. </w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fluids10070162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering12030305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443531v1</w:t>
+                <w:t xml:space="preserve">hal-05453580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Delayed Rupture of Flow Diverter-Treated Giant Aneurysm Using Simulated Fluid–Structure Interactions</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Study of Film Boiling Around a Small Nickel Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
+                <w:t xml:space="preserve">Charles Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Chau</w:t>
+                <w:t xml:space="preserve">Léa Cailly-Brandstäter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Sedat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (3), pp.305. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (7), pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering12030305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids10070162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453580v1</w:t>
+                <w:t xml:space="preserve">hal-05443531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic drops impacting a free-slip surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -630,51 +630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (6), pp.063125. </w:t>
@@ -855,51 +855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -959,51 +959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Cherguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoslaw Chmielowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Lahouij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (7), pp.e70073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1180,51 +1180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1284,51 +1284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 277, pp.106285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Laboureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (5), pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1486,862 +1486,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Stopping Criterion of Iterative Solvers for Efficient Computational Cost Reduction: Application to Navier–Stokes with Thermal Coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse Leidenfrost impacting drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kindness Isukwem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+                <w:t xml:space="preserve">Carole-Ann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaniyya Medghoul</w:t>
+                <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Manzinali</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ligoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104263⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1002, pp.A32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736512v1</w:t>
+                <w:t xml:space="preserve">hal-04879262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Leidenfrost impacting drops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole-Ann Charles</w:t>
+                <w:t xml:space="preserve">AnXplore: a comprehensive fluid-structure interaction study of 101 intracranial aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ty Phou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Ligoure</w:t>
+                <w:t xml:space="preserve">Jacques Sédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1164⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2024.1433811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879262v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnXplore: a comprehensive fluid-structure interaction study of 101 intracranial aneurysms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Virtual flow diverter deployment and embedding for hemodynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2024.1433811⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.109023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842682v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual flow diverter deployment and embedding for hemodynamic simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscoplastic elliptical objects impacting a solid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kindness Isukwem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.109023⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0197270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842689v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic elliptical objects impacting a solid surface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Beacon, a Lightweight Deep Reinforcement Learning Benchmark Library for Flow Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anselmo Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0197270⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.3561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14093561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842642v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beacon, a Lightweight Deep Reinforcement Learning Benchmark Library for Flow Control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adaptive Stopping Criterion of Iterative Solvers for Efficient Computational Cost Reduction: Application to Navier–Stokes with Thermal Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaniyya Medghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Manzinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (9), pp.3561. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.104263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14093561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750781v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Intracranial Aneurysm Haemodynamics Altered by Wall Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (3), pp.269. </w:t>
@@ -2509,51 +2509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning for cooling rate control during quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijeet Vishwasrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,51 +2652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique et numérique sur l’étalement d’objets viscoplastiques bidimensionnels impactant une surface solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2734,90 +2734,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vaporization Model for Continuous Surface Force Approaches and Subcooled Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cailly-Brandstäter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (8), pp.233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2864,51 +2864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Bootstrap-Based On-Policy Deep Reinforcement Learning for Continuous Fluid Flow Control Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (7), pp.208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2936,481 +2936,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of Domain Boundaries on Hemodynamics in Intracranial Aneurysms within the Circle of Willis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autoregressive transformers for data-driven spatiotemporal learning of turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yigit Özpeynirci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aakash Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Image-Based Computational and Experimental Biomedical Flows, 9 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">APL Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fluids9010001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0152212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379043v1</w:t>
+                <w:t xml:space="preserve">hal-04328639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoregressive transformers for data-driven spatiotemporal learning of turbulent flows</w:t>
+                <w:t xml:space="preserve">Reinforcement learning for patient-specific optimal stenting of intracranial aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aakash Patil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0152212⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.7147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34007-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328639v1</w:t>
+                <w:t xml:space="preserve">hal-04244723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning for patient-specific optimal stenting of intracranial aneurysms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Jeken Rico</w:t>
+                <w:t xml:space="preserve">Evaluating the Impact of Domain Boundaries on Hemodynamics in Intracranial Aneurysms within the Circle of Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Viquerat</w:t>
+                <w:t xml:space="preserve">Yigit Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.7147. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Image-Based Computational and Experimental Biomedical Flows, 9 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34007-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids9010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244723v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation and disaggregation processes in clusters of particles under flow: Simple numerical and theoretical insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Vincent Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (2), pp.023304. </w:t>
@@ -3576,421 +3576,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stabilized finite element framework for anisotropic adaptive topology optimization of incompressible fluid flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale parallel topology optimisation of three-dimensional incompressible fluid flows in a level set, anisotropic mesh adaptation framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Jabbour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">W Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids8080232⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 416, pp.116335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245158v1</w:t>
+                <w:t xml:space="preserve">hal-04244684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating gas furnace control practices with reinforcement learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G.-A Grandin</w:t>
+                <w:t xml:space="preserve">A stabilized finite element framework for anisotropic adaptive topology optimization of incompressible fluid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Meynet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 209, pp.124147. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (8), pp.232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids8080232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245154v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale parallel topology optimisation of three-dimensional incompressible fluid flows in a level set, anisotropic mesh adaptation framework</w:t>
+                <w:t xml:space="preserve">Investigating gas furnace control practices with reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Abdel Nour</w:t>
+                <w:t xml:space="preserve">M Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Larcher</w:t>
+                <w:t xml:space="preserve">G.-A Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Serret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Meynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 416, pp.116335. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 209, pp.124147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244684v1</w:t>
+                <w:t xml:space="preserve">hal-04245154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of viscoplastic drop shape in impact</w:t>
               </w:r>
@@ -4028,51 +4028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978, pp.A1. </w:t>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Vincent Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Delloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4227,64 +4227,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic adaptive body-fitted meshes for CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha El Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 400, pp.115562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4357,51 +4357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34, pp.6289-6305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4578,77 +4578,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Proposition of extension of models relating rheological quantities and microscopic structure through the use of a double fractal structure” [Phys. Fluids 34 , 083105 (2022)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Vincent Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (10), pp.109903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4708,51 +4708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4812,77 +4812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of extension of models relating rheological quantities and microscopic structure through the use of a double fractal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Vincent Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (8), pp.083105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5044,408 +5044,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy-based optimization: single-step policy gradient method seen as an evolution strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">A review on deep reinforcement learning for fluid mechanics: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-022-07779-0⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (11), pp.111301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0128446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432655v1</w:t>
+                <w:t xml:space="preserve">hal-03432654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application and assessment of the improved delayed detached eddy simulation model to the cold spray process: Toward high fidelity computation fluid dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Vincent Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Delloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (9), pp.095109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0100954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on deep reinforcement learning for fluid mechanics: an update</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E Hachem</w:t>
+                <w:t xml:space="preserve">Policy-based optimization: single-step policy gradient method seen as an evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kuhnle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (11), pp.111301. </w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0128446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00521-022-07779-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432654v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic dam-breaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,51 +5453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 287, pp.104447. </w:t>
@@ -5535,103 +5535,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Deep Learning For Emulating Turbulent Viscosities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakash Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (10), pp.105118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5704,51 +5704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5825,51 +5825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aalilija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.-A. Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5916,51 +5916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized finite element method for incompressible solid dynamics using an updated Lagrangian formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6046,77 +6046,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6141,90 +6141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning for the control of conjugate heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6284,64 +6284,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertia-dominated coiling instabilities of power-law fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 282, pp.104321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6401,51 +6401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computational Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Numerical Methods for Flows, 132, pp.199-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6492,51 +6492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ‘R-to-H’ Mesh Adaptation Approach for Moving Immersed Complex Geometries Using Parallel Computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Daldoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6730,64 +6730,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Eulerian framework for boiling and evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 401, pp.109030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6847,51 +6847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aalilija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch.-A. Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 197, pp.104362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6919,688 +6919,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile immersed surface-to-surface method for radiation exchange: Implementation and validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of viscosity, yield stress, and surface tension on the deformation and breakup profiles of fluid filaments stretched at very high velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Schmid</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.R. Mackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 263, pp.130-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428747v1</w:t>
+                <w:t xml:space="preserve">hal-01977593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of viscosity, yield stress, and surface tension on the deformation and breakup profiles of fluid filaments stretched at very high velocities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A versatile immersed surface-to-surface method for radiation exchange: Implementation and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Valette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.1091-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.01.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977593v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin finite element method applied to the coupled unsteady Stokes/Cahn-Hilliard equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Time-accurate calculation and bifurcation analysis of the incompressible flow over a square cavity using variational multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.4720⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 376, pp.952-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773404v2</w:t>
+                <w:t xml:space="preserve">hal-01946893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stabilized mixed formulation using the proper generalized decomposition for fluid problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservative and adaptive level-set method for the simulation of two-ﬂuid ﬂows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bahbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chady Ghnatios</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 346, pp.769-787. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 191, pp.104223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02428752v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-accurate calculation and bifurcation analysis of the incompressible flow over a square cavity using variational multiscale modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Discontinuous Galerkin finite element method applied to the coupled unsteady Stokes/Cahn-Hilliard equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saramito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 376, pp.952-972. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (6), pp.267-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.4720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946893v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative and adaptive level-set method for the simulation of two-ﬂuid ﬂows</w:t>
+                <w:t xml:space="preserve">A stabilized mixed formulation using the proper generalized decomposition for fluid problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bahbah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 346, pp.769-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.06.022⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186905v1</w:t>
+                <w:t xml:space="preserve">hal-02428752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting locality and translational invariance to design effective Deep Reinforcement Learning control of the 1-dimensional unstable falling liquid film</w:t>
               </w:r>
@@ -7638,51 +7638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhizhao Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.125014. </w:t>
@@ -7720,90 +7720,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to the rheology and geometry of granular collapses by using the μ(I) rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7867,51 +7867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A supervised neural network for drag prediction of arbitrary 2D shapes in laminar flows at low Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7949,77 +7949,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary, viscous, and geometrical effects on the buckling of power-law fluid filaments under compression stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 190, pp.514-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8079,51 +8079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bahbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8191,51 +8191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Multiscale error estimator for anisotropic adaptive fluid mechanic simulations: application to convection-diffusion problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Larroya-Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8321,51 +8321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Codina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8438,51 +8438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8555,51 +8555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazade Bahbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.30-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8672,51 +8672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Larroya-Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.In Press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8923,51 +8923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (11), pp.2565 - 2581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9027,51 +9027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering with Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (2), pp.249-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9118,51 +9118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical coupling strategy for the simulation of electromagnetic stirring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Marioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9226,64 +9226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europhysics Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9334,77 +9334,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 307, pp.44-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9464,51 +9464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Marioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9594,51 +9594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (S1), pp.S3-S10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9698,51 +9698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Marioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (5), pp.057102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9789,77 +9789,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive variational multiscale method for bingham flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 138, pp.51-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10053,51 +10053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Numerical Analysis and Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109, pp.235-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10131,90 +10131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified adaptive Variational MultiScale method for two phase compressible–incompressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10299,51 +10299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupez Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMA SIMAI Springer Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, New Challenges in Grid Generation and Adaptivity for Scientific Computing, 5, pp 1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10390,64 +10390,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations directes d'écroulement de barrage : application aux écoulements de matériaux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28, pp.8-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10511,51 +10511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Jannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupez Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMA SIMAI Springer Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, New Challenges in Grid Generation and Adaptivity for Scientific Computing, 5, pp 139-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10602,51 +10602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic meshing with time-stepping control for unsteady convection-dominated problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Jannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10706,51 +10706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-field stabilized finite element method for fluid-structure interaction: elastic solid and rigid body limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie El Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10829,324 +10829,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a polymer film casting problem</w:t>
+                <w:t xml:space="preserve">Recent and future developments in finite element metal forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Kallel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">Stéphane Andrietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Rapetti</w:t>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Demay</w:t>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.265-293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132639v1</w:t>
+                <w:t xml:space="preserve">hal-01247658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and future developments in finite element metal forming simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability analysis of a polymer film casting problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Andrietti</w:t>
+                <w:t xml:space="preserve">Francesca Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+                <w:t xml:space="preserve">Yves Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (7), pp.436-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247658v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stabilized finite element method for steady convection-dominated problems with anisotropic mesh adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Jannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11270,51 +11270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (4), pp.Article number 041409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11374,51 +11374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 264, pp.49-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11464,51 +11464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic adaptive meshing and monolithic Variational Multiscale method for fluid-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11606,51 +11606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution of high-Reynolds incompressible flow with stabilized finite element and adaptive anisotropic meshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 267, pp.65-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11696,51 +11696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of heat transfer and turbulent flows inside industrial furnaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Jannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11988,77 +11988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of glass pad lubricant viscosity using a trapping thermomechanical test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 213 (3), pp.392-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12104,51 +12104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersed stress method for fluid-structure interaction using anisotropic mesh adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12221,51 +12221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized finite element solution to handle complex heat and fluid flows in industrial furnaces using the immersed volume method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Kloczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12350,51 +12350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersed volume method for solving natural convection, conduction and radiation of a hat-shaped disk inside a 3D enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12467,51 +12467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D monolithic finite element approach for aero-thermics processes in industrial furnaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12584,90 +12584,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced numerical method for generation of three-dimensional particles and its application in microstructure-based simulation of fatigue behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (10), pp.2836-2847. </w:t>
@@ -12731,64 +12731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12852,51 +12852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic stabilized finite element method for rigid body motions in the incompressible Navier-Stokes flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12943,51 +12943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized finite element method for incompressible flows with high Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13085,51 +13085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriched finite element spaces for transient conduction heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13285,51 +13285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13354,51 +13354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards patient-specific optimization of intra-aortic pump therapy using CFD and AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13488,77 +13488,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative AI method for predicting grain size distribution during grain growth mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pungponhavoan Tep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd World Congress on Artificial Intelligence in Materials &amp; Manufacturing (AIM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Anaheim (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13577,243 +13577,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing surfactant replacement therapy for large respiratory systems : a coupled modeling and AI approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting thrombosis in cerebral aneurysms using computational methods and graph neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Philibert-Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376924v1</w:t>
+                <w:t xml:space="preserve">hal-05376914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting thrombosis in cerebral aneurysms using computational methods and graph neural networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing surfactant replacement therapy for large respiratory systems : a coupled modeling and AI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376914v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph neural networks for CFD space and time prediction : an application to solar panels</w:t>
               </w:r>
@@ -13838,51 +13838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13933,51 +13933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAO 2025 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14002,90 +14002,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph neural networks for real-time prediction and treatment decision in intracranial aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Philibert-Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14153,64 +14153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynul Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle A. Tennison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken-Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Dummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14291,51 +14291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14354,381 +14354,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical-informed machine learning prediction of properties of oxide glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Physics-informed machine learning for enhanced 4D flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Lataulade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">97th Glass-Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. Thomas Jüngling, May 2024, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591627v1</w:t>
+                <w:t xml:space="preserve">hal-04750792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed machine learning for enhanced 4D flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Patient-specific flow diverter stent for unruptured intracranial aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750792v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific flow diverter stent for unruptured intracranial aneurysms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Physical-informed machine learning prediction of properties of oxide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Lataulade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">97th Glass-Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. Thomas Jüngling, May 2024, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750786v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning-based flow optimization for improved wind resilience of solar panel arrays</w:t>
               </w:r>
@@ -14740,51 +14740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14822,77 +14822,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum modelling of clot formation in brain aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14956,51 +14956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th U. S. National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15038,90 +15038,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization for multiphase systems with heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IACM Computational Fluids Conferenc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15185,51 +15185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition Workshop Programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15257,454 +15257,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reinforcement learning for the control of CPU-intensive environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+                <w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ghraieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI4Waves Workshop on Artificial Intelligence for Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924864v1</w:t>
+                <w:t xml:space="preserve">hal-03924683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">On the CFD modelling of hemodynamics in unruptured intracranial aneurysms,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924683v1</w:t>
+                <w:t xml:space="preserve">hal-03924751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the CFD modelling of hemodynamics in unruptured intracranial aneurysms,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ramy Nemer</w:t>
+                <w:t xml:space="preserve">Deep reinforcement learning for the control of CPU-intensive environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">AI4Waves Workshop on Artificial Intelligence for Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924751v1</w:t>
+                <w:t xml:space="preserve">hal-03924864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of heat and mass transfer systems using level-sets and anisotropic mesh adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Fluid Flow, Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Niagara Falls, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15729,51 +15729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15781,51 +15781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on data-driven mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
@@ -15854,77 +15854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vaporization Model for Computational Fluid Dynamics Simulations - Application to Film Boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15975,77 +15975,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACM Mechanistic Machine Learning and Digital Twins for Computational Science, Engineering &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16070,64 +16070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-structure interaction for the simulation of cerebral aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16195,103 +16195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-structure interaction for the simulation of intracranial aneurysm after endovascular flow diverter stent implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Fava-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yigit Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Conference of the German Society for Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, Germany</w:t>
@@ -16314,316 +16314,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Fidelity Conservative and Adaptive Levelset Method for Complex Two-Fluid Flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+                <w:t xml:space="preserve">MASSIVELY PARALLEL FINITE ELEMENT COMPUTING FOR AEROTHERMAL APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Valette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">International conference on parallel computational fluid dynamics (ParCFD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863428v1</w:t>
+                <w:t xml:space="preserve">hal-03102705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASSIVELY PARALLEL FINITE ELEMENT COMPUTING FOR AEROTHERMAL APPLICATIONS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High Fidelity Conservative and Adaptive Levelset Method for Complex Two-Fluid Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazade Bahbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on parallel computational fluid dynamics (ParCFD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Complex Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102705v1</w:t>
+                <w:t xml:space="preserve">hal-03863428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-accurate calculation and bifurcation analysis of incompressible flows using adaptive variational multiscale modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Confe- rence on Fluid Flow Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16674,51 +16674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16862,338 +16862,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive immersed method for turbulent flows with boundary layers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Direct Simulation of Granular Collapses Using Mu(I)-like Rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924946v1</w:t>
+                <w:t xml:space="preserve">hal-01977590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Fidelity Anisotropic Adaptive Finite Element Method for Multiphase Flows with Phase Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+                <w:t xml:space="preserve">Adaptive immersed method for turbulent flows with boundary layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Guiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Valette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, New-York city, United States</w:t>
+              <w:t xml:space="preserve">, 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977581v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Simulation of Granular Collapses Using Mu(I)-like Rheology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Fidelity Anisotropic Adaptive Finite Element Method for Multiphase Flows with Phase Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2018, New-York city, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977590v1</w:t>
+                <w:t xml:space="preserve">hal-01977581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of Viscoplastic Bingham Fluid Filaments under Compression Stresses</w:t>
               </w:r>
@@ -17205,77 +17205,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17339,64 +17339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17421,103 +17421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive variational multiscale method for turbulent flows past complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Guiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Conference of Applied Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Salon de Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17568,64 +17568,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17650,90 +17650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Framework for Simulating Two and Three-dimensional Viscoplastic Collapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17896,51 +17896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational multi-scale anisotropic mesh adaptation scheme for aerothermal problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17972,735 +17972,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'éléments finis stabilisés pour la simulation numérique des procédés de trempe industrielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Mesri</w:t>
+                <w:t xml:space="preserve">Quantitative predictions of the mu(I) rheology in 2D and 3D granular column collapse: scaling laws and quasi-static vs. inertial regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899307v1</w:t>
+                <w:t xml:space="preserve">hal-03465468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative predictions of the mu(I) rheology in 2D and 3D granular column collapse: scaling laws and quasi-static vs. inertial regimes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">On dynamic load balancing schemes for adaptive finite element solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">VII Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465468v1</w:t>
+                <w:t xml:space="preserve">hal-02140839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On dynamic load balancing schemes for adaptive finite element solvers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic boundary layer mesh generation for immersed complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">19th International Conference on Finite Elements in Flow Problems FEF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140839v1</w:t>
+                <w:t xml:space="preserve">hal-01521734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic boundary layer mesh generation for immersed complex geometries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alban Bazile</w:t>
+                <w:t xml:space="preserve">Quenching: simulation is ready to optimize the process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Belhajria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Finite Elements in Flow Problems FEF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">24th European Conference on Heat Treatment and Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521734v1</w:t>
+                <w:t xml:space="preserve">hal-01730518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching: simulation is ready to optimize the process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+                <w:t xml:space="preserve">Quantitative Predictions of the mu(I) Rheology in 2D and 3D Granular Column Collapse: Scaling Laws and Quasi-static vs. Inertial Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Valette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Heat Treatment and Surface Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730518v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Predictions of the mu(I) Rheology in 2D and 3D Granular Column Collapse: Scaling Laws and Quasi-static vs. Inertial Regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode d'éléments finis stabilisés pour la simulation numérique des procédés de trempe industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730488v1</w:t>
+                <w:t xml:space="preserve">hal-01899307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative predictions of the μ(I) rheology in 2D and 3D granular column collapse: scaling laws and quasi-static vs. inertial regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.Article number 11005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18885,51 +18885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Finite Elements in Flow Problems FEF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18954,90 +18954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative predictions of the µ(I) rheology in 2D and 3D granular column collapse: scaling laws and quasi-static vs. inertial regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2017, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19056,433 +19056,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments finis adaptatifs pour la simulation des phénomènes interfaciaux avec changement de phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chahrazade Bahbah</w:t>
+                <w:t xml:space="preserve">Formulation adaptative variationnelle et calcul massivement parallèle pour l'aérothermique industrielle avec Safran Aircraft Engines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Larroya-Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922523v1</w:t>
+                <w:t xml:space="preserve">hal-01899294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation adaptative variationnelle et calcul massivement parallèle pour l'aérothermique industrielle avec Safran Aircraft Engines.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantitative predictions of 2D and 3D dam-break cases using mu(I) rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">89th Annual Meeting of the Society of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899294v1</w:t>
+                <w:t xml:space="preserve">hal-01730513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative predictions of 2D and 3D dam-break cases using mu(I) rheology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Turbulent boiling multiphase flows using variational multiscale FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89th Annual Meeting of the Society of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Denver, United States</w:t>
+              <w:t xml:space="preserve">14th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730513v1</w:t>
+                <w:t xml:space="preserve">hal-01730491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of turbulent boiling with phase change and industrial steel quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19518,148 +19518,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent boiling multiphase flows using variational multiscale FEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+                <w:t xml:space="preserve">Éléments finis adaptatifs pour la simulation des phénomènes interfaciaux avec changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazade Bahbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730491v1</w:t>
+                <w:t xml:space="preserve">hal-01922523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High delity anisotropic adaptive FEM towards physical couplings in turbulent boiling</w:t>
               </w:r>
@@ -19671,64 +19671,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Finite Elements in Flow Problems FEF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19779,64 +19779,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19878,77 +19878,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct simulation of dam-break of granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20012,51 +20012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Rodolfo Alves Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Heating by Electromagnetic Sources (HES16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20075,433 +20075,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Non-Newtonian multiphase flow using adaptive stabilized finite element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unified S-FEM for modelling fluid-solid interactions in complex real industrial equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469031v1</w:t>
+                <w:t xml:space="preserve">hal-01468769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified S-FEM for modelling fluid-solid interactions in complex real industrial equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Schmid</w:t>
+                <w:t xml:space="preserve">Adaptive meshing method for turbulent flow simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468769v1</w:t>
+                <w:t xml:space="preserve">hal-01469062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive meshing method for turbulent flow simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling of Non-Newtonian multiphase flow using adaptive stabilized finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469062v1</w:t>
+                <w:t xml:space="preserve">hal-01468995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Non-Newtonian multiphase flow using adaptive stabilized finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468995v1</w:t>
+                <w:t xml:space="preserve">hal-01469031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fidelity adaptive meshing for immersed methods</w:t>
               </w:r>
@@ -20513,51 +20513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20595,51 +20595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of parallel incompressible Navier-Stokes solvers in the framework of anisotropic adaptive finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20658,476 +20658,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity anisotropic adaptive variational multiscale method for turbulent multiphase flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High fidelity anisotropic adaptive FEM towards physical couplings occurring in turbulent boiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Mesri</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Numerical Modeling of Liquid-Vapor Interfaces in Fluid Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469013v1</w:t>
+                <w:t xml:space="preserve">hal-01487257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity anisotropic adaptive FEM towards physical couplings occurring in turbulent boiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Electromagnetc-Multiphase Transient Flow Simulation via VMS approach. . Application to Continuous Casting Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Marioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Modeling of Liquid-Vapor Interfaces in Fluid Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487257v1</w:t>
+                <w:t xml:space="preserve">hal-01466616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetc-Multiphase Transient Flow Simulation via VMS approach. . Application to Continuous Casting Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unified compressibleincompressible Variational MultiScale method for liquid-vapour dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466616v1</w:t>
+                <w:t xml:space="preserve">hal-01466707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified compressibleincompressible Variational MultiScale method for liquid-vapour dynamics.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High fidelity anisotropic adaptive variational multiscale method for turbulent multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01466707v1</w:t>
+                <w:t xml:space="preserve">hal-01469013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations directes d'écroulement de barrage : application aux écoulements de matériaux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21178,51 +21178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Pan-American Congress on Computational Mechanics - PANACM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21260,64 +21260,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations directes d'écroulement de barrage : application aux écoulements de matériaux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21355,64 +21355,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational multiscale Level-Set formulation for the simulation of multi-materials flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USNCCM13 - 13th U.S. National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21476,51 +21476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fornara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, XII ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21558,51 +21558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel scalable anisotropic adaptation for Fluid-Structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USNCCM13 - 13th U.S. National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21653,51 +21653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADMOS - International Conference on Adaptive Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21716,230 +21716,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified finite element formulation to improve understanding of materials science</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Direct simulation of dam-breaks of granular materials from dry to dilute suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COUPLED PROBLEMS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Venice, Italy</w:t>
+              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866373v1</w:t>
+                <w:t xml:space="preserve">hal-01469186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct simulation of dam-breaks of granular materials from dry to dilute suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Riber</w:t>
+                <w:t xml:space="preserve">Unified finite element formulation to improve understanding of materials science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">COUPLED PROBLEMS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469186v1</w:t>
+                <w:t xml:space="preserve">hal-01866373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit interfaces and anisotropic mesh adaptation for fluid structure interactions</w:t>
               </w:r>
@@ -21964,51 +21964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Jannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics - WCCM XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22027,804 +22027,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMMERSED VOLUME METHOD WITH ANISOTROPIC MESH ADAPTATION AND TIME-STEPPING CONTROL FOR FLUID STRUCTURE INTERACTION AND HEAT TRANSFER APPLICATIONS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Variational multiscale large eddy simulation and anisotropic mesh adaptation for transient and turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T Coupez</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics - WCCM XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442695v1</w:t>
+                <w:t xml:space="preserve">hal-01470278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a polymer coating process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Computational fluid dynamics with high performance parallel computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference of the Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polymer Processing Society, Jun 2014, Cleveland, Ohio, United States. 5 p</w:t>
+              <w:t xml:space="preserve">First Joint International Meeting RSME-SCM-SEMA-SIMAI-UMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101606v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface thickness control for multiphase calculation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recent and future developments in finite element metal forming simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th world congress on computational mechanics - WCCM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">11th International Conference on Technology of Plasticity, ICTP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469246v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and future developments in finite element metal forming simulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adaptation de maillage anisotrope et méthode variationnelle multi-échelles pour les écoulements des fluides de Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Technology of Plasticity, ICTP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">49ème congrès annuel du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113396v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational multiscale large eddy simulation and anisotropic mesh adaptation for transient and turbulent flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">IMMERSED VOLUME METHOD WITH ANISOTROPIC MESH ADAPTATION AND TIME-STEPPING CONTROL FOR FLUID STRUCTURE INTERACTION AND HEAT TRANSFER APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Jannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupez</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics - WCCM XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470278v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational fluid dynamics with high performance parallel computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of a polymer coating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Digonnet</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Joint International Meeting RSME-SCM-SEMA-SIMAI-UMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">30th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polymer Processing Society, Jun 2014, Cleveland, Ohio, United States. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470283v1</w:t>
+                <w:t xml:space="preserve">hal-01101606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de maillage anisotrope et méthode variationnelle multi-échelles pour les écoulements des fluides de Bingham</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Riber</w:t>
+                <w:t xml:space="preserve">Interface thickness control for multiphase calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Valette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème congrès annuel du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11th world congress on computational mechanics - WCCM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470303v1</w:t>
+                <w:t xml:space="preserve">hal-01469246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New immersed CAD method for the simulation of turbulent flows problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Jannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22875,51 +22875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational multiscale large eddy simulation and anisotropic mesh adaptation for transient and turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22996,77 +22996,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New challenges in numerical simulation of forming processes: multi-scale and multi-physics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23104,51 +23104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized finite element method for incompressible flows using new space and time anisotropic adaptive technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Jannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23180,540 +23180,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-Based Anisotropic Mesh Adaptation for CFD Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Edge-Based error estimator for CFD applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Meshing Roundtable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tetrahedron IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Verbania, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836558v1</w:t>
+                <w:t xml:space="preserve">hal-01470526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersing NURBS for CFD applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multiphase Flow Computation with Anisotropic Adaptive Mesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12th U.S. National Congress on Computational Mechanics - USNCCM12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Raleigh- North California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855830v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-Based error estimator for CFD applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Immersed volume method for moving bodies with turbulent flows and conjugate heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Zaragoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Verbania, Italy</w:t>
+              <w:t xml:space="preserve">V Conference on Computational Methods for Coupled Problems in Science and Engineering - COUPLED 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470526v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase Flow Computation with Anisotropic Adaptive Mesh</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Edge-Based Anisotropic Mesh Adaptation for CFD Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Jannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th U.S. National Congress on Computational Mechanics - USNCCM12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Meshing Roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, San Jose, United States. p. 567-583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33573-0_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470555v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersed volume method for moving bodies with turbulent flows and conjugate heat transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Immersing NURBS for CFD applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Jannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Conference on Computational Methods for Coupled Problems in Science and Engineering - COUPLED 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Ibiza, Spain</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470468v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational multiscale method for compressible flows with anisotropic mesh adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guglielmo Scovazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23790,51 +23790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Jannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23885,77 +23885,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully space-time metric based anisotropic mesh adaptation for unsteady problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Jannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Veysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Zaragoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23993,51 +23993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified variational multiscale method for compressible and incompressible flows using anisotropic adaptive mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24075,51 +24075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified variational multiscale method for compressible and incompressible turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24157,64 +24157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'immersion de pièces mobiles dans des fours industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Zaragoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Jannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24272,437 +24272,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersed Stress Method for Fluid-Structure Interaction at high Reynolds number</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adaptive anisotropic meshing for incompressible navier stokes using a VMS solver with boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th world congress on computational mechanics - WCCM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">5th International Conference on Adaptive Modeling and Simulation, ADMOS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.125-133 - ISBN: 978-849396403-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470590v1</w:t>
+                <w:t xml:space="preserve">hal-00724517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive anisotropic meshing for incompressible navier stokes using a VMS solver with boundary layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-step with Anisotropic Meshing for Incompressible Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Jannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Adaptive Modeling and Simulation, ADMOS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France. pp.125-133 - ISBN: 978-849396403-0</w:t>
+              <w:t xml:space="preserve">Third Annual Meeting of the Lebanese Society for Mathematical Sciences - LSMS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724517v1</w:t>
+                <w:t xml:space="preserve">hal-01470597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-step with Anisotropic Meshing for Incompressible Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Immersed volume method for fluid-structure interaction with anisotropic mesh adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Annual Meeting of the Lebanese Society for Mathematical Sciences - LSMS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Beirut, Lebanon</w:t>
+              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering - ECCOMAS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470597v1</w:t>
+                <w:t xml:space="preserve">hal-01470697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersed volume method for fluid-structure interaction with anisotropic mesh adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Immersed Stress Method for Fluid-Structure Interaction at high Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering - ECCOMAS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">10th world congress on computational mechanics - WCCM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470697v1</w:t>
+                <w:t xml:space="preserve">hal-01470590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Time-step with Anisotropic Meshing for Incompressible Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Jannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24740,51 +24740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new three-field stabilized finite element method for fluid– structure interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24848,51 +24848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new stabilized three-fields finite element method for fluid-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24930,51 +24930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A monolithic approach for Fluid-Structure Interaction problems with complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25019,722 +25019,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersed Stress Method for solving Fluid-Structure Interaction with Anisotropic Mesh Adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Monolithic Variational Multiscale Method for Fluid-Structure Interaction with Anisotropic Adaptive Meshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh U.S. National Congress on Computational Mechanics - USNCCM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Séminaire de mécanique d'Orsay - Laboratoire d'Informatique pour la Mécanique et les Sciences de l'Ingénieur (LIMSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470737v1</w:t>
+                <w:t xml:space="preserve">hal-00614594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic Variational Multiscale Method for Fluid-Structure Interaction with Anisotropic Adaptive Meshing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Immersed Stress Method for solving Fluid-Structure Interaction with Anisotropic Mesh Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de mécanique d'Orsay - Laboratoire d'Informatique pour la Mécanique et les Sciences de l'Ingénieur (LIMSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">Eleventh U.S. National Congress on Computational Mechanics - USNCCM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614594v1</w:t>
+                <w:t xml:space="preserve">hal-01470737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of boiling during the quenching process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eléments Finis anisotropes pour le calcul d'écoulements multiphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592676v1</w:t>
+                <w:t xml:space="preserve">hal-03420963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of quenching process using an adaptative levelset method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A full Eulerian stabilized finite element method for fluid structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Feghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fourth conference on Computational Methods for Coupled Problems in Science and Engineering (Coupled 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Island of Kos, Greece</w:t>
+              <w:t xml:space="preserve">16th International Conference on Finite Elements in Flow Problems - FEF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676615v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments Finis anisotropes pour le calcul d'écoulements multiphasiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilized Finite Element Methods vs LES modelling for fluid-strucure interaction with anisotropic adaptive meshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Feghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420963v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full Eulerian stabilized finite element method for fluid structure interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of quenching process using an adaptative levelset method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kosseifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Finite Elements in Flow Problems - FEF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Munich, Germany</w:t>
+              <w:t xml:space="preserve">The fourth conference on Computational Methods for Coupled Problems in Science and Engineering (Coupled 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Island of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470734v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized Finite Element Methods vs LES modelling for fluid-strucure interaction with anisotropic adaptive meshing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of boiling during the quenching process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kosseifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8p. ; Clé USB</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592696v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de maillage anisotrope : théorie et applications</w:t>
               </w:r>
@@ -25746,64 +25746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25835,394 +25835,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique du modèle d'ébullition lors de la trempe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D Anisotropic Adaptive Meshing and Stabilised Finite Element Methods for Multiphase Flows at Low and High Reynolds Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Feghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Chau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congres Français de Mécanique - CFM2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">The fourth conference on Computational Methods for Coupled Problems in Science and Engineering (Coupled 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Island of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470730v1</w:t>
+                <w:t xml:space="preserve">hal-00676612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Anisotropic Adaptive Meshing and Stabilised Finite Element Methods for Multiphase Flows at Low and High Reynolds Number</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D simulations of yield-stress and shear-induced particle diffusion models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Nika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fourth conference on Computational Methods for Coupled Problems in Science and Engineering (Coupled 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Island of Kos, Greece</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676612v1</w:t>
+                <w:t xml:space="preserve">hal-03421506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D simulations of yield-stress and shear-induced particle diffusion models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique du modèle d'ébullition lors de la trempe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kosseifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">20ème Congres Français de Mécanique - CFM2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421506v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical solution for quenching process using an adaptative multiphase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26286,51 +26286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic Variational Multiscale Method for Fluid- Structure Interaction with Anisotropic Adaptive Meshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26407,51 +26407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Chau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26483,549 +26483,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilised Finite Element for High Reynolds Number, LES and Free Surface flow Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stabilized finite element solution to handle complex heat and turbulent flows in industrial furnaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS CFD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lisbon, Portugal. 9 p</w:t>
+              <w:t xml:space="preserve">ECCOMAS CFD 2010 - V European Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lisbon, Portugal. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671091v1</w:t>
+                <w:t xml:space="preserve">hal-00614596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized Finite Elements Method For High Reynolds Free Surface Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable-Mixed formulation for fluid-structure interaction: theory and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. 9 p</w:t>
+              <w:t xml:space="preserve">ECCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCM 2010 organizing the minisymposium on Advanced numerical methods for fluid-structure interactions, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671119v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized finite element solution to handle complex heat and turbulent flows in industrial furnaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Digital microstructures matching statistical distributions of features in real materials - Example of forgings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupez</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS CFD 2010 - V European Conference on Computational Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metal Forming 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Toyohashi, Japan. p. 1442-1445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/srin.201190002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614596v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable-Mixed formulation for fluid-structure interaction: theory and application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stabilised Finite Element for High Reynolds Number, LES and Free Surface flow Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCM 2010 organizing the minisymposium on Advanced numerical methods for fluid-structure interactions, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS CFD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lisbon, Portugal. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470723v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital microstructures matching statistical distributions of features in real materials - Example of forgings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stabilized Finite Elements Method For High Reynolds Free Surface Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metal Forming 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMWR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00614556v1</w:t>
+                <w:t xml:space="preserve">hal-00671119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital microstructures matching statistical distributions of features in real materials – example of forgings</w:t>
               </w:r>
@@ -27037,64 +27037,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27136,51 +27136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized finite element method for solving heat transfer and turbulent flow inside industrial furnaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27231,64 +27231,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments finis pour le remplissage à haut nombre de Reynolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27326,51 +27326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du procédé de chauffage de pièces dans un four industriel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27518,51 +27518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Faitini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Zürich, Switzerland</w:t>
@@ -27617,51 +27617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27686,90 +27686,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracranial aneurysms: what are you missing if you consider fully rigid arterial tissues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27824,90 +27824,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of intracranial haemo- dynamics towards varying arterial tree extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
@@ -27936,51 +27936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel FSI framework for high-fidelity simulation of hemodynamics in intracranial aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27988,51 +27988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
@@ -28074,51 +28074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD Modeling and beyond for the hemodynamics of intracranial aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28186,90 +28186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of wetting and phase change phenomena to simulate boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Wettability Effects on Phase Change Phenomena (SWEP) workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28307,64 +28307,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct simulation of dam-breaks problems : application to granular materials flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st workshop on Flow and Processing of Highly Filled Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28415,51 +28415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Marioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th PAMIR International Conference Fundamental and Applied MHD </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cagliari, Italy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28568,51 +28568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphase Flow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.187-198, 2022, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28685,64 +28685,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphase Flow Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.187-198, 2022, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28776,64 +28776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized Finite Element for High Reynolds Number, LES and Free Surface Flow Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28901,51 +28901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29058,64 +29058,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Grain Growth in Polycrystalline Materials Using Deep Learning Time Series Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29146,77 +29146,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled surface-to-surface radiative and conductive heat transfer with an immersed volume method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lissoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29247,51 +29247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoplastic Drops Impacting a Free-Slip Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29335,51 +29335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retraction of levitating drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kindness Isukwem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29436,51 +29436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29511,90 +29511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation and disaggregation processes in clusters of particles: simple numerical and theoretical insights of the competition in 2D geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Vincent Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -29629,51 +29629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and comparisons of various models in cold spray simulations : towards high fidelity simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Vincent Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29691,90 +29691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning for the control of conjugate heat transfer with application to workpiece cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29818,64 +29818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph neural networks for laminar flow prediction around random two-dimensional shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Viquerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30037,64 +30037,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30125,77 +30125,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A twin-decoder structure for incompressible laminar flow reconstruction with uncertainty estimation around 2D obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30252,51 +30252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30383,51 +30383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -30475,51 +30475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30563,51 +30563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfeng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30638,51 +30638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Multiscale error estimator for anisotropic adaptive fluid mechanic simulations: application to Navier-Stokes problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J C Larroya-Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30758,51 +30758,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized finite element method for heat transfer and turbulent flows inside industrial furnaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics [physics.med-ph]. École Nationale Supérieure des Mines de Paris, 2009. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009ENMP1645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -30919,51 +30919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D87FD46D"/>
+    <w:nsid w:val="B861A49E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31150,51 +31150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-hachem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2202-6397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145903796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443531v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brissot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cailly-Brandst&#228;ter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids10070162" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05453580v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken-Rico" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sedat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12030305" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05453586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindness Isukwem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam F&#232;ve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270377" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rondet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Lataulade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123476" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191687v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Roncin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Cherguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Chmielowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02056-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05453576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281590" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nemer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdel Nour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laboureur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9050105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaniyya Medghoul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manzinali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104263" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1164" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;dat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1433811" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842689v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannelongue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0197270" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093561" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11030269" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meliga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233709" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Vishwasrao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-11-2023-0713" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8080233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328631v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8070208" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9010001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328639v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Patil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152212" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hachem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meliga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goetz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeken Rico" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viquerat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34007-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Vincent Bouthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.023304" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George El Haber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Larcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134421" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8080232" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A Grandin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meynet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124147" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244684v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Abdel Nour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116335" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godefroid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.926" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433604v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100954" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942147v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha El Aouad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115562" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03538448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06784-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghraieb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097241" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922444v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126532" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853606v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7100334" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922447v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101750" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077723" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834714v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432654v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128446" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432657v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064458" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401491v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rabault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhnle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104973" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aalilija" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.-A. Gandin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106817" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coupez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113923" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027908v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghraieb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027923v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110317" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03101983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102758v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bazile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30705-9_18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Daldoul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1783441" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103345" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02422190v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109030" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428686v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aalilija" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104362" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428747v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schmid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mesri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.01.051" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mackley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01773404v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4720" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428752v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.09.030" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCH0CB6D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946893v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.09.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02186905v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bahbah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalloufi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401501v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Belus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhao Che" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132378" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428724v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104260" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401463v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154945v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bahbah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khalloufi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mesri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coupez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587023v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Larroya-Huguet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.019" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742807v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schmid" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Codina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.01.046" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737137v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vall&#233;e" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.024303" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154933v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.11.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01784473v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.077" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02115828v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cremonesi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4475" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667674v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marioni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2016-0371" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Billon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-016-0469-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730515v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354154v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.04.014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443398v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Rodolfo Alves Zapata" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2079" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475834v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Alves Zapata" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-162245" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311179v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948433" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369945v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.08.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353990v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marchal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schwartz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.05.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2016.07.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353998v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXP46DZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254104v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06053-8_1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410178v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254109v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Veysset" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Jannoun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06053-8_7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089149v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Veysset" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.10.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182896v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie El Feghali" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4972" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56VF3M84-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132639v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4024" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA9C62DC66BE54B6504DB9E77BE2B6686F6DE222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247658v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrietti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960089v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.12.166" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NPG5GXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026220v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Biancofiore" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/4/041409" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836565v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brogniez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Farhat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.05.003" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9M0SGZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780752v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Feghali" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.12.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0JL85V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00866734v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XNB4Z3C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741954v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pierrot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.013" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q32B51K7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800819v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nassif" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chau Nguyen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.12.010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7K1C3G7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749433v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.10.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1HK181-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815641v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4481" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549730v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2498" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5B9S2ZP1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00730502v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531211244871" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00665236v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201133004" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648385v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.04.039" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509726v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.042" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614099v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.547-573" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521881v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rivaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.07.030" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFZ73Z38-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549723v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.057" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NV0MF0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376963v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Faitini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken Rico" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376957v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Padi&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406118v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pungponhavoan Tep" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376924v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376914v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Philibert-Nicol" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376883v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376901v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376942v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05453643v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynul Chowdhury" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A. Tennison" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Dummer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750783v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massarotti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04591627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lataulade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750792v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750786v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750782v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750790v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379088v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379105v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901589v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo De Souza" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211045" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924864v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924683v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924751v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924676v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924781v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432442v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924885v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924858v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Fava-Sanches" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924875v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102705v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924845v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876664v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Chen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977574v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Gorce" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924946v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Guiza" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977581v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977590v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977586v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924926v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977588v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977578v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977576v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140904v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazile" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899307v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465468v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140839v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01521734v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730518v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal David" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhajria" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730488v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01570579v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011005" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730503v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Schwartz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald-Louis Ballouz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek C. Richardson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01521914v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632643v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922523v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899294v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730513v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730508v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730491v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01521751v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469018v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311019v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469031v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01468769v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469062v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01468995v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469033v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01468983v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469013v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487257v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466616v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466707v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444967v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469191v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706197v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469177v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469162v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fornara" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469097v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469126v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866373v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469186v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470270v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442695v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jannoun" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veysset" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101606v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469246v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113396v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470278v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470283v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470303v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470263v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470294v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866426v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470449v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836558v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33573-0_33" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GWF4MCNN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855830v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470526v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470555v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470468v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Zaragoci" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470446v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Scovazzi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470552v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933173v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470560v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470557v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861812v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470590v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724517v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470597v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470697v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470576v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470703v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Codina" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470578v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470574v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470737v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614594v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592676v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676615v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420963v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470734v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592696v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596882v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470730v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676612v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421506v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Nika" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421164v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470731v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470725v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00671091v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00671119v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614596v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470723v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614556v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201190002" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KMPG2KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867798v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614595v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663304v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521835v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376976v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zarate" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750784v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379169v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379143v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924736v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924773v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560254v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469090v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311023v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212153v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93456-9_17" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922453v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isukwem" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00665265v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508514v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557884.ch5" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447017v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769425v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lissoni" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881797v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842704v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791030v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922659v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102322v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102265v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432662v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401468v2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mines Paristech" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432447v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valade" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432661v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428737v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428728v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428694v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401465v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01816628v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Larroya-Huguet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00443532v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ENMP1645" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-hachem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2202-6397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145903796" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05453580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken-Rico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sedat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12030305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brissot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cailly-Brandst&#228;ter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids10070162" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05453586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindness Isukwem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105177" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam F&#232;ve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0270377" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04985781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rondet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Lataulade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123476" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191687v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Roncin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16135" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05455868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Cherguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Chmielowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Lahouij" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02056-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70073" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05453576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281590" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nemer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106285" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abdel Nour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laboureur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9050105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Ann Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ligoure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1164" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;dat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2024.1433811" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannelongue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.109023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0197270" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14093561" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaniyya Medghoul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manzinali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104263" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11030269" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ansaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meliga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233709" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750779v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Vishwasrao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Renault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;liga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-11-2023-0713" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384092v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8080233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328631v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8070208" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Patil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152212" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hachem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meliga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goetz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeken Rico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viquerat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34007-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9010001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Vincent Bouthier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.023304" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George El Haber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Larcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134421" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Abdel Nour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Serret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116335" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8080232" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245154v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-A Grandin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Meynet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124147" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godefroid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.926" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433604v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delloro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100954" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942147v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha El Aouad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115562" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03538448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06784-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghraieb" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097241" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922444v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126532" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853606v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7100334" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922447v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101750" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077723" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432654v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128446" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhnle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-07779-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432657v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064458" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401491v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rabault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhnle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104973" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aalilija" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.-A. Gandin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106817" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coupez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113923" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027908v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghraieb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027923v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110317" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03101983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102758v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bazile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30705-9_18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Daldoul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1783441" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103345" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02422190v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109030" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428686v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aalilija" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104362" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mackley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Schmid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mesri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.01.051" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.09.036" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02186905v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bahbah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalloufi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01773404v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4720" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.09.030" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCH0CB6D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401501v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Belus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhao Che" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132378" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428724v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104260" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401463v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154945v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bahbah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khalloufi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mesri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coupez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587023v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Larroya-Huguet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.019" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742807v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schmid" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Codina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.01.046" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737137v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vall&#233;e" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.024303" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154933v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.11.011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01784473v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.077" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02115828v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cremonesi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4475" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667674v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marioni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-09-2016-0371" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Billon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-016-0469-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730515v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354154v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.04.014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443398v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Rodolfo Alves Zapata" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2079" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475834v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodolfo Alves Zapata" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-162245" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311179v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948433" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369945v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.08.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353990v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marchal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schwartz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.05.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2016.07.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353998v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXP46DZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254104v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06053-8_1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410178v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254109v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Veysset" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Jannoun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06053-8_7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089149v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Veysset" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.10.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182896v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie El Feghali" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4972" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56VF3M84-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247658v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrietti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01132639v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapetti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4024" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA9C62DC66BE54B6504DB9E77BE2B6686F6DE222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960089v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2013.12.166" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NPG5GXP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026220v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Biancofiore" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/4/041409" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836565v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brogniez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Farhat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.05.003" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9M0SGZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780752v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Feghali" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.12.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0JL85V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00866734v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.004" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XNB4Z3C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741954v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pierrot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.013" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q32B51K7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800819v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nassif" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chau Nguyen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.12.010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7K1C3G7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749433v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.10.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR1HK181-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815641v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4481" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549730v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Kloczko" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2498" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5B9S2ZP1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00730502v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531211244871" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00665236v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201133004" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648385v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.04.039" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509726v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.03.042" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614099v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.547-573" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521881v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rivaux" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.07.030" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFZ73Z38-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549723v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.057" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NV0MF0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376963v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Faitini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken Rico" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376957v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Padi&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406118v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pungponhavoan Tep" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376914v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Philibert-Nicol" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376924v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376883v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Michel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376901v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376942v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05453643v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynul Chowdhury" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A. Tennison" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Dummer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750783v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massarotti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750792v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750786v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04591627v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lataulade" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750782v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750790v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379088v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379105v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03901589v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo De Souza" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chauris" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202211045" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924683v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924751v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924864v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924676v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924781v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432442v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924885v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924858v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Fava-Sanches" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924875v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102705v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924845v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876664v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Chen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977574v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Gorce" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977590v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924946v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Guiza" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977581v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977586v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924926v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977588v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977578v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977576v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140904v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazile" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465468v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140839v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01521734v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730518v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal David" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhajria" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730488v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899307v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01570579v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011005" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730503v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Schwartz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald-Louis Ballouz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek C. Richardson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01521914v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632643v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899294v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730513v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730491v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730508v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922523v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01521751v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469018v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311019v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01468769v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469062v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01468995v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469031v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469033v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01468983v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487257v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466616v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466707v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469013v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444967v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469191v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706197v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469177v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469162v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fornara" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469097v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469126v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469186v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866373v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470270v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470278v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470283v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113396v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470303v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442695v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jannoun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Veysset" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101606v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469246v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470263v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470294v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866426v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470449v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470526v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470555v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470468v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Zaragoci" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836558v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33573-0_33" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GWF4MCNN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855830v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470446v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Scovazzi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470552v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00933173v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470560v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470557v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861812v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00724517v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470597v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470697v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470590v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470576v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470703v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Codina" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470578v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470574v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614594v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470737v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420963v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470734v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592696v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676615v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592676v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596882v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676612v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421506v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Nika" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470730v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421164v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470731v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470725v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614596v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470723v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614556v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.201190002" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KMPG2KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00671091v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00671119v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867798v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614595v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00663304v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521835v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376976v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Zarate" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750784v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379169v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379143v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924736v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924773v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560254v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469090v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311023v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212153v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93456-9_17" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922453v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isukwem" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00665265v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508514v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557884.ch5" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447017v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769425v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lissoni" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881797v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842704v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791030v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922659v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102322v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102265v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432662v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401468v2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mines Paristech" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432447v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valade" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432661v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428737v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428728v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428694v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401465v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01816628v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Larroya-Huguet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00443532v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ENMP1645" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>