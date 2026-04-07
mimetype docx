--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -66,2397 +66,2378 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
-[...99 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noblesse, fief, seigneurie et rapport à la terre : héritages historiographiques, enjeux méthodologiques et comparatisme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roullet</w:t>
+                <w:t xml:space="preserve">Parenté, transmission et devenir social des maisons de la moyenne noblesse française au XVIIIe siècle. L’exemple des faudoas de Sérillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15618⟩</w:t>
+              <w:t xml:space="preserve">Cuadernos Dieciochistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.55-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14201/cuadieci2025265583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05412757v1</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05474861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noblesse, seigneurie, rapport à la terre : un état de la question (France du Nord, xvie-xviiie siècle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élie Haddad</w:t>
+                <w:t xml:space="preserve">Noblesse, fief, seigneurie et rapport à la terre : héritages historiographiques, enjeux méthodologiques et comparatisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 30, pp.143-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15614⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 30, pp.7-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05474858v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05412757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenté, transmission et devenir social des maisons de la moyenne noblesse française au XVIIIe siècle. L’exemple des faudoas de Sérillac</w:t>
+                <w:t xml:space="preserve">Noblesse, seigneurie, rapport à la terre : un état de la question (France du Nord, xvie-xviiie siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos Dieciochistas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14201/cuadieci2025265583⟩</w:t>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.143-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05474861v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05474858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une écriture du XVII e siècle À propos de : Christian Jouhaud, Le Siècle de Marie Du Bois. Écrire l’expérience au XVIIe siècle, Paris, Seuil, « L’Univers Historique », 2022, 381 p., ISBN : 978-2-02-149202-6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 70-1 (1), pp.180-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.701.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The court as a system: Political theory and social constructions of power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 69-3 (3), pp.142-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.693.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La cour comme système : théorie politique et constructions sociales du pouvoir », note critique sur Leonhard Horowski, Au cœur du palais. Pouvoir et carrière à la cour de France, 1661-1789 (Rennes, PUR, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69 (3), pp.142-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Race et histoire à l’époque moderne (suite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 68-3 (3), pp.7-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.683.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03479328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RACE ET HISTOIRE À L'ÉPOQUE MODERNE (SUITE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Race et histoire à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+              <w:t xml:space="preserve">, 2021, Race, sang et couleur à l’époque moderne : histoires plurielles (I), 68-2, pp.7-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.682.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823397v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Race et histoire à l’époque moderne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">RACE ET HISTOIRE À L'ÉPOQUE MODERNE (SUITE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Race, sang et couleur à l’époque moderne : histoires plurielles (I), 68-2, pp.7-34. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04325956v1</w:t>
+                <w:t xml:space="preserve">hal-03823397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borders, Thresholds, Boundaries: A Social History of Categorizations. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+                <w:t xml:space="preserve">Fanny Cosandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Cosandey</w:t>
+                <w:t xml:space="preserve">Christophe Duhamelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elizabeth Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 Bis, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/acrh.10717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobility of the Sword, Nobility of the Robe: Social Spaces and Ideological Borders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 Bis, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/acrh.12045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terme de race en contexte nobiliaire : une histoire sociale (France, XVI e siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Race et histoire à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Race, sang et couleur à l’époque moderne : histoires plurielles (I), 68-2, pp.131 - 158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0131⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 68-2 (2), pp.7-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325968v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Race et histoire à l’époque moderne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le terme de race en contexte nobiliaire : une histoire sociale (France, XVI e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 68-2 (2), pp.7-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Race, sang et couleur à l’époque moderne : histoires plurielles (I), 68-2, pp.131 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479334v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noblesse d’épée, noblesse de robe : espaces sociaux et frontières idéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Frontières, seuils, limites : histoire sociale des catégorisations, 21 Bis, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/acrh.10746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières, seuils, limites : histoire sociale des catégorisations. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+                <w:t xml:space="preserve">Fanny Cosandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elizabeth Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 Bis, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/acrh.10717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art de la dédicace selon Jean Mairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Giavarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Le théâtre de Jean Mairet, 65, pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00413653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Eyméoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le siècle du célibat. Des célibataires nobles en France au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-11, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/135a5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05519724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut nobiliaire, ‘maisons’ et seigneuries (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Carré; Norié Takazawa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée des histoires. Statuts sociaux en France et au Japon des temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tokyo Press, pp.171-201, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadets, branches cadettes et déclassement social dans la noblesse française d’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'expérience du déclassement social. France-Italie, XVIe-premier XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.62-82, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.8488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Histoire de la noblesse. Quelques perspectives récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicolas LE ROUX (dir.), Faire de l’histoire moderne, Paris, Classiques Garnier, p. 65-94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noblesse, terre, seigneuries : un bilan historiographique comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05412760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Race, sang et couleur à l’époque moderne : histoires plurielles (I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021/2 (n° 68-2), 2021, 9782410022759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borders, Thresholds, Boundaries: A Social History of Categorizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+                <w:t xml:space="preserve">Fanny Cosandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elizabeth Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 Bis, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/acrh.12036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Race, sang et couleur à l’époque moderne : histoires plurielles (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68 (3), 2021, 9782410022766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03469156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières, seuils, limites : histoire sociale des catégorisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+                <w:t xml:space="preserve">Fanny Cosandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elizabeth Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 Bis, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/acrh.10678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348203v1</w:t>
-              </w:r>
-[...250 lines deleted...]
-                <w:t xml:space="preserve">hal-03059602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2603,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Haddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15618" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15614" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/cuadieci2025265583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.701.0182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.693.0144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.683.0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623135v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosandey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elizabeth Ducreux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.10717" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.12045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.10746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15612" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.12036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.10678" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8488" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Haddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/cuadieci2025265583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15614" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.701.0182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.693.0144" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.683.0009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosandey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elizabeth Ducreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.10717" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.12045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.10746" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135a5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15612" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.12036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.10678" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>