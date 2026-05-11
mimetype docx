--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -572,434 +572,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Race et histoire à l’époque moderne (suite)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RACE ET HISTOIRE À L'ÉPOQUE MODERNE (SUITE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 68-3 (3), pp.7-36. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.683.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03479328v1</w:t>
+                <w:t xml:space="preserve">hal-03823397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Race et histoire à l’époque moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Race et histoire à l’époque moderne (suite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Race, sang et couleur à l’époque moderne : histoires plurielles (I), 68-2, pp.7-34. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 68-3 (3), pp.7-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.683.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325956v1</w:t>
+                <w:t xml:space="preserve">halshs-03479328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RACE ET HISTOIRE À L'ÉPOQUE MODERNE (SUITE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
+                <w:t xml:space="preserve">Borders, Thresholds, Boundaries: A Social History of Categorizations. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cosandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elizabeth Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0007⟩</w:t>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 Bis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.10717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823397v1</w:t>
+                <w:t xml:space="preserve">hal-03623135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borders, Thresholds, Boundaries: A Social History of Categorizations. Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+                <w:t xml:space="preserve">Race et histoire à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Race, sang et couleur à l’époque moderne : histoires plurielles (I), 68-2, pp.7-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/acrh.10717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03623135v1</w:t>
+                <w:t xml:space="preserve">hal-04325956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobility of the Sword, Nobility of the Robe: Social Spaces and Ideological Borders</w:t>
               </w:r>
@@ -1057,196 +1057,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Race et histoire à l’époque moderne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le terme de race en contexte nobiliaire : une histoire sociale (France, XVI e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 68-2 (2), pp.7-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Race, sang et couleur à l’époque moderne : histoires plurielles (I), 68-2, pp.131 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479334v1</w:t>
+                <w:t xml:space="preserve">hal-04325968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terme de race en contexte nobiliaire : une histoire sociale (France, XVI e siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Race et histoire à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Race, sang et couleur à l’époque moderne : histoires plurielles (I), 68-2, pp.131 - 158. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, n° 68-2 (2), pp.7-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04325968v1</w:t>
+                <w:t xml:space="preserve">hal-03479334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noblesse d’épée, noblesse de robe : espaces sociaux et frontières idéologiques</w:t>
               </w:r>
@@ -1310,130 +1310,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières, seuils, limites : histoire sociale des catégorisations. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+                <w:t xml:space="preserve">Fanny Cosandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elizabeth Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 Bis, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/acrh.10717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479430v1</w:t>
@@ -2059,325 +2059,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borders, Thresholds, Boundaries: A Social History of Categorizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+                <w:t xml:space="preserve">Race, sang et couleur à l’époque moderne : histoires plurielles (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68 (3), 2021, 9782410022766</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479433v1</w:t>
+                <w:t xml:space="preserve">halshs-03469156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Race, sang et couleur à l’époque moderne : histoires plurielles (II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Borders, Thresholds, Boundaries: A Social History of Categorizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cosandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elizabeth Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22 Bis, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.12036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03469156v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières, seuils, limites : histoire sociale des catégorisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+                <w:t xml:space="preserve">Fanny Cosandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elizabeth Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 Bis, 2020, </w:t>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Haddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/cuadieci2025265583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15614" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.701.0182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.693.0144" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.683.0009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosandey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elizabeth Ducreux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.10717" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.12045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.10746" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135a5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15612" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.12036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.10678" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Haddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/cuadieci2025265583" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412757v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15614" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.701.0182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.693.0144" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.683.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623135v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cosandey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elizabeth Ducreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.10717" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.12045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.10746" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Giavarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135a5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15612" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469156v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.12036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.10678" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>