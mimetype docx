--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1321,278 +1321,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of electrical interfaces for tunable piezoelectric vibration energy harvesting</w:t>
+                <w:t xml:space="preserve">Experiment and analysis of a piezoelectric energy harvester based on combined FEM modeling and spice simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Brenes</w:t>
+                <w:t xml:space="preserve">Seonho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibus</w:t>
+                <w:t xml:space="preserve">Alexie Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chansei Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (9), pp.2123-2130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac54e8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00542-022-05355-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575992v1</w:t>
+                <w:t xml:space="preserve">hal-03800109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment and analysis of a piezoelectric energy harvester based on combined FEM modeling and spice simulation</w:t>
+                <w:t xml:space="preserve">A comparative study of electrical interfaces for tunable piezoelectric vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seonho Seok</w:t>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexie Brenes</w:t>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chansei Yoo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (9), pp.2123-2130. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00542-022-05355-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac54e8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800109v1</w:t>
+                <w:t xml:space="preserve">hal-03575992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case Study of a MEMS Snap-Through Actuator: Modeling and Fabrication Considerations</w:t>
               </w:r>
@@ -1976,51 +1976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Energy Harvester Based on Textile-Based Enzymatic Biofuel Cell for On-Demand Usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seonho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2236,51 +2236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-bandwidth piezoelectric energy harvesting with frequency-tuning synchronized electric charge extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,77 +2357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency tuning of piezoelectric energy harvesters thanks to a short-circuit synchronous electric charge extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,51 +2513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seonho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Sei Yoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2643,51 +2643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seonho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Sei Yoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3020,51 +3020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seonho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Sei Yoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3418,51 +3418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seonho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Sei Yoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4948,324 +4948,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic MEMS microspeaker for portable electronic devices</w:t>
+                <w:t xml:space="preserve">High Fidelity MEMS Electrodynamic Micro-Speaker Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Shahosseini</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Sturtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Shahosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04523879v1</w:t>
+                <w:t xml:space="preserve">hal-01103610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Fidelity MEMS Electrodynamic Micro-Speaker Characterization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electromagnetic MEMS microspeaker for portable electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Shahosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Martincic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (6), pp.879-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-013-1754-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103610v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04523879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic MEMS Microspeaker for Portable Electronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Shahosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7859,243 +7859,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency enhancement of a piezoelectric energy harvesting device in pulsed operation by synchronous charge inversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards energy harvesting using active materials and conversion improvement by nonlinear processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 16, pp.889-901</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (4), pp.584-595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404198v1</w:t>
+                <w:t xml:space="preserve">hal-00404201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards energy harvesting using active materials and conversion improvement by nonlinear processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency enhancement of a piezoelectric energy harvesting device in pulsed operation by synchronous charge inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (4), pp.584-595</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16, pp.889-901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404201v1</w:t>
+                <w:t xml:space="preserve">hal-00404198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk CVD diamond devices for UV and XUV detection</w:t>
               </w:r>
@@ -12965,51 +12965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Characterization of Textile-Based Enzymatic Biofuel Cell for Energy Harvesting Interface Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seonho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13076,269 +13076,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical Characterization of Textile-Based Enzymatic Biofuel Cell for Energy Harvesting Interface Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seonho Seok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungyul Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIP2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337971v1</w:t>
+                <w:t xml:space="preserve">hal-04341807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization of Textile-Based Enzymatic Biofuel Cell for Energy Harvesting Interface Circuit</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341807v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cermet piezoelectric vibration energy harvester: SPS route for denser screen-printed PZT active layer</w:t>
               </w:r>
@@ -15517,51 +15517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency optimization of an electrodynamic MEMS microspeaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Shahosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15655,51 +15655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of MEMS technologies for manufacturing of high-fidelity microspeakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Shahosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17293,52 +17293,198 @@
               <w:t xml:space="preserve">France, Patent n° : EP15305974. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Efficiency in Electrocaloric Cooling: A Study on Voltage-Dependent Material Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId474"/>
+      <w:footerReference w:type="default" r:id="rId475"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17406,51 +17552,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F6272FC"/>
+    <w:nsid w:val="3F57F023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17637,51 +17783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2482-240X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059617926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-8390-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04568051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhordan Chavez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Francisco Ambia Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.112252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ambia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3327957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hao Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Yu Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2024.105393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sebald" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Taxil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ducharne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acdf31" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Morteza Hoseyni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Simsek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Aghakhani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Basdogan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ace9a0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Hao Tai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2022.104386" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Hoang Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac54e8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonho Seok" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Brenes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansei Yoo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-022-05355-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04116495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13050654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065734" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#233;can" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Philippe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Phung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boutaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woytasik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac1995" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungyul Park" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20175009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Yoo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111759" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf0ea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372810v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Sei Yoo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19844329" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaefc5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Visotskyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Risquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3922-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaca58" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02122071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;lier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3320-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aabc90" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17704914" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woytasik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5e92" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736133v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maaroufi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parrain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefeuvre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dal Molin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012103" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourdais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931885" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sturtzer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shahosseini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemarquand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808334" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Shahosseini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moulin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martinicic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2246180" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523879v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Shahosseini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1754-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXPC293P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103610v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sturtzer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lemarquand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134872v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ravaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemarquand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.10.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZDJRMH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134873v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2203798" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pribat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.333" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jayet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.04.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BD1690B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352280v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Yuse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352286v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336755v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131041v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710714001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-1CBXGDW3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404177v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abdel.Benayad@ensicaen.Fr Benayad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699424v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2184149" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404199v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404198v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575427v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Castex" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Achard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tardieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beuill&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(03)00314-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPC8ZJD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Castex" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schneider" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beuill&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(02)00301-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCF5MJD6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026798v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2002.803189" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939058v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riahi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;can" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laourine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613152" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832006v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr Silva" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF61992.2024.10722360" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943842v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Rahmani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814232" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939107v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613098" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612593v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196061v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205078v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lereoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powermems56853.2022.10007568" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612518v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip56576.2022.9911722" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503077v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970829" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059802v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morlans" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850663" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284564v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874186v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Francisco Ambia-Campos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665483" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470650v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nesser" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Rua-Taborda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503365v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568675" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612358v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483041v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503356v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phung" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philippe" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568677" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205085v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip54218.2021.9568675" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503420v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laudrel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMICT48699.2020.9152743" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029391v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139135" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158528v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294822" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331171v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duque Tisnes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edmond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139157" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306974v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Becan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752842" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503452v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752905" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503432v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kim" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Kang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.82063205204" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451240v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rizzo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nocua" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lourme" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMICT.2019.8743873" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02076724v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626416" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02907054v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752716" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373499v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752787" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341807v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wong" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123665v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Rua Taborda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung Seu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503465v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Palaksha" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kansanen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECBES.2018.8626674" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503482v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012050" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306373v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l B&#233;can" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Do Vale" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04315319v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306370v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306063v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735894v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489582v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686020v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489374v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322280v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811129v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811084v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436120v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Woytasik" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344341v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189305v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196025v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306964v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561245v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;ric" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042560v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404203v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464081v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdouin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdin Yaakoubi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977034v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lepoutre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2482-240X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059617926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-8390-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04568051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhordan Chavez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Francisco Ambia Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.112252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ambia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3327957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hao Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Yu Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2024.105393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sebald" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Taxil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ducharne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acdf31" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Morteza Hoseyni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Simsek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Aghakhani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Basdogan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ace9a0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Hao Tai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2022.104386" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Hoang Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonho Seok" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Brenes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansei Yoo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-022-05355-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac54e8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04116495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13050654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065734" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#233;can" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Philippe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Phung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boutaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woytasik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac1995" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungyul Park" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20175009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Yoo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111759" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf0ea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372810v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Sei Yoo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19844329" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaefc5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Visotskyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Risquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3922-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaca58" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02122071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;lier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3320-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aabc90" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17704914" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woytasik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5e92" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736133v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maaroufi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parrain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefeuvre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dal Molin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012103" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourdais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931885" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sturtzer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shahosseini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemarquand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808334" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Shahosseini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moulin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martinicic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2246180" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103610v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sturtzer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lemarquand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Shahosseini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1754-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXPC293P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134872v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ravaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemarquand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.10.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZDJRMH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134873v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2203798" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pribat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.333" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jayet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.04.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BD1690B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352280v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Yuse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352286v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336755v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131041v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710714001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-1CBXGDW3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404177v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abdel.Benayad@ensicaen.Fr Benayad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699424v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2184149" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404199v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575427v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Castex" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Achard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tardieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beuill&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(03)00314-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPC8ZJD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Castex" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schneider" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beuill&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(02)00301-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCF5MJD6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026798v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2002.803189" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939058v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riahi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;can" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laourine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613152" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832006v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr Silva" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF61992.2024.10722360" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943842v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Rahmani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814232" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939107v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613098" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612593v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196061v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205078v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lereoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powermems56853.2022.10007568" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612518v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip56576.2022.9911722" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503077v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970829" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059802v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morlans" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850663" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284564v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874186v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Francisco Ambia-Campos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665483" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470650v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nesser" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Rua-Taborda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503365v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568675" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612358v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483041v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503356v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phung" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philippe" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568677" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205085v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip54218.2021.9568675" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503420v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laudrel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMICT48699.2020.9152743" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029391v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139135" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158528v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294822" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331171v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duque Tisnes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edmond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139157" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306974v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Becan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752842" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503452v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752905" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503432v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kim" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Kang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.82063205204" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451240v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rizzo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nocua" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lourme" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMICT.2019.8743873" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02076724v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626416" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02907054v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752716" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373499v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752787" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341807v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wong" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123665v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Rua Taborda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung Seu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503465v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Palaksha" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kansanen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECBES.2018.8626674" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503482v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012050" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306373v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l B&#233;can" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Do Vale" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04315319v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306370v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306063v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735894v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489582v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686020v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489374v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322280v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811129v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811084v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436120v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Woytasik" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344341v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189305v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196025v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306964v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561245v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;ric" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042560v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404203v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464081v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdouin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdin Yaakoubi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977034v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lepoutre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595042v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>