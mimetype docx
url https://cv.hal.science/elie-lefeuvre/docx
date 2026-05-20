--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">059617926</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=JclR3xIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/D-8390-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -209,15944 +230,15944 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronized switch charge constrained conditioning circuit for electrostatic energy harvesting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Battery-less lactate monitoring system using a non-enzymatic sensor with selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shih-Hao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiang-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115132⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtice.2024.105393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568051v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis of a novel two-sided nonlinear MEMS electrostatic energy harvester</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronized switch charge constrained conditioning circuit for electrostatic energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Brenes</w:t>
+                <w:t xml:space="preserve">Jhordan Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Francisco Ambia Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 206, pp.110932. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 368, pp.115132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281903v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a novel characterization procedure based on fast sweep measurements for linear resonators with a large time constant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamic analysis of a novel two-sided nonlinear MEMS electrostatic energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucca Reinehr</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose-Francisco Ambia Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 225, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.112252⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 206, pp.110932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937356v1</w:t>
+                <w:t xml:space="preserve">hal-04281903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical MEMS Electrostatic Energy Harvester for Pacemaker Application: a study of optimal interface circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental validation of a novel characterization procedure based on fast sweep measurements for linear resonators with a large time constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Ambia</w:t>
+                <w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Isac</w:t>
+                <w:t xml:space="preserve">Lucca Reinehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Libessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3327957⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.112252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502887v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battery-less lactate monitoring system using a non-enzymatic sensor with selectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical MEMS Electrostatic Energy Harvester for Pacemaker Application: a study of optimal interface circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ambia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shih-Hao Lin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nathalie Isac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hsiang-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtice.2024.105393⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (4), pp.1127-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3327957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502863v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric small scale generator: towards near-Joule output energy generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal piezoelectric energy harvesting on a thin plate integrated with SSHI circuit: an analytical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Thanh Tung</w:t>
+                <w:t xml:space="preserve">Seyed Morteza Hoseyni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+                <w:t xml:space="preserve">Mehmet Simsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ducharne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amirreza Aghakhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ipek Basdogan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (8), pp.085009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/acdf31⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (9), pp.095024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ace9a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185606v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal piezoelectric energy harvesting on a thin plate integrated with SSHI circuit: an analytical and experimental study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piezoelectric small scale generator: towards near-Joule output energy generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Simsek</w:t>
+                <w:t xml:space="preserve">Gael Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amirreza Aghakhani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+                <w:t xml:space="preserve">Nguyen Thanh Tung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ipek Basdogan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhordan Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (9), pp.095024. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ace9a0⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.085009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/acdf31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502894v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of high-performance non-enzymatic sensor by direct electrodeposition of nanomaterials on porous screen-printed electrodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experiment and analysis of a piezoelectric energy harvester based on combined FEM modeling and spice simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seonho Seok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexie Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chansei Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hsiang-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtice.2022.104386⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (9), pp.2123-2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-022-05355-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503096v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate electromechanical energy conversion performance and energy storage capacity of ferroelectric materials under high excitation levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
+                <w:t xml:space="preserve">A comparative study of electrical interfaces for tunable piezoelectric vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119984⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac54e8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836257v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment and analysis of a piezoelectric energy harvester based on combined FEM modeling and spice simulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of high-performance non-enzymatic sensor by direct electrodeposition of nanomaterials on porous screen-printed electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shih-Hao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Hao Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsiang-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00542-022-05355-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.104386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtice.2022.104386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800109v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of electrical interfaces for tunable piezoelectric vibration energy harvesting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Brenes</w:t>
+                <w:t xml:space="preserve">Ultimate electromechanical energy conversion performance and energy storage capacity of ferroelectric materials under high excitation levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thanh Tung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Taxil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+                <w:t xml:space="preserve">Hung Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gasnier</w:t>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac54e8⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 326, pp.119984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575992v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case Study of a MEMS Snap-Through Actuator: Modeling and Fabrication Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (5), pp.654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mi13050654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive resonant sensors: trends and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grade 1 titanium capacitive microsensor for continuous pressure monitoring of intracorporal pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (9), pp.095008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6439/ac1995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Energy Harvester Based on Textile-Based Enzymatic Biofuel Cell for On-Demand Usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seonho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungyul Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (17), pp.5009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s20175009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum power point of piezoelectric energy harvesters: a review of optimality condition for electrical tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29, pp.033001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/ab6484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-bandwidth piezoelectric energy harvesting with frequency-tuning synchronized electric charge extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-S. Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 302, pp.111759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2019.111759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency tuning of piezoelectric energy harvesters thanks to a short-circuit synchronous electric charge extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (2), pp.025009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/aaf0ea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable unipolar synchronized electric charge extraction strategy for piezoelectric energy harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Shunt-diode rectifier: a new scheme for efficient piezoelectric energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seonho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Sei Yoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X19844329⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.015015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaefc5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372810v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunt-diode rectifier: a new scheme for efficient piezoelectric energy harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tunable unipolar synchronized electric charge extraction strategy for piezoelectric energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seonho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Sei Yoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X19844329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaefc5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02382602v1</w:t>
+                <w:t xml:space="preserve">hal-02372810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondestructive gap dimension estimation of electrostatic MEMS resonators from electrical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Visotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112, pp.10-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive fabrication of a 3D electrostatic energy harvesting microdevice designed to power a leadless pacemaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Risquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Isac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (12), pp.5017-5026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00542-018-3922-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unipolar synchronized electric charge extraction for piezoelectric energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seonho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Sei Yoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (7), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aaca58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 2D array of micromachined electromagnetic digital actuators for micro-conveyance applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emile Martincic</w:t>
+                <w:t xml:space="preserve">Nonlinear electrostatic energy harvester using compensational springs in gravity field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Moulin</w:t>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00542-017-3320-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (7), pp.074004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/aabc90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122071v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear electrostatic energy harvester using compensational springs in gravity field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Development of a 2D array of micromachined electromagnetic digital actuators for micro-conveyance applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
+                <w:t xml:space="preserve">Benoît Bélier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Martincic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/aabc90⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.411-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-017-3320-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503489v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power and frequency bandwidth improvement of piezoelectric energy harvesting devices using phase-shifted synchronous electric charge extraction interface circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seonho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan-Sei Yoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (20), pp.2988 - 2995. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389x17704914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of piezoelectric energy harvesting system with tunable SECE interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Woytasik</w:t>
+                <w:t xml:space="preserve">Engineering the Structural Nonlinearity Using Multimodal-Shaped Springs in MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665x/aa5e92⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2017.2779179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901528v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the Structural Nonlinearity Using Multimodal-Shaped Springs in MEMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Analysis of piezoelectric energy harvesting system with tunable SECE interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Seok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JMEMS.2017.2779179⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665x/aa5e92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664871v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-generator integrating a vertical array of GaN nanowires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Simulation of Bistable Microsystem with Frequency-up conversion effect for Electrostatic Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">Bogdan Vysotsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+                <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Largeau</w:t>
+                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/32/325403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 757, pp.12007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/757/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390969v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single III-nitride nanowires to piezoelectric generators: New route for powering nomad electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezo-generator integrating a vertical array of GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N C Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jamond</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/10/103002⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.325403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/32/325403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390955v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Simulation of Bistable Microsystem with Frequency-up conversion effect for Electrostatic Energy Harvesting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From single III-nitride nanowires to piezoelectric generators: New route for powering nomad electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/757/1/012007⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.103002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/10/103002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832552v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Energy Harvesting Circuit with DC-DC Convertor for Vibration Power Generation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 773, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Energy Harvester Design Using Bistable Mechanism With Compensational Springs In Gravity Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 773 (012064), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability study of Piezoelectric Structures Dedicated to Energy Harvesting by the Way of Blocking Force Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Dal Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 660, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/660/1/012103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial manganite freestanding bridges for low power pressure sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4931885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity microelectromechanical system electrodynamic micro-speaker characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planar Microcoil OptimPlanar Microcoil Optimization of MEMS Electrodynamic Microspeakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Shahosseini</w:t>
+                <w:t xml:space="preserve">I Shahosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pillonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+                <w:t xml:space="preserve">J Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lemarquand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Martinicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Woytasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (21), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4808334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2246180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04523874v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Microcoil OptimPlanar Microcoil Optimization of MEMS Electrodynamic Microspeakers</w:t>
+                <w:t xml:space="preserve">High fidelity microelectromechanical system electrodynamic micro-speaker characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Shahosseini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Lefeuvre</w:t>
+                <w:t xml:space="preserve">E. Sturtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Moulin</w:t>
+                <w:t xml:space="preserve">I. Shahosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Martinicic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2246180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4808334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103602v1</w:t>
+                <w:t xml:space="preserve">cea-04523874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Fidelity MEMS Electrodynamic Micro-Speaker Characterization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic MEMS microspeaker for portable electronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lemarquand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iman Shahosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Martincic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (6), pp.879-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-013-1754-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103610v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04523879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic MEMS microspeaker for portable electronic devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Fidelity MEMS Electrodynamic Micro-Speaker Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sturtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Shahosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00542-013-1754-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-04523879v1</w:t>
+                <w:t xml:space="preserve">hal-01103610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic MEMS Microspeaker for Portable Electronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Shahosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS electrodynamic loudspeakers for mobile phones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Shahosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 73 (4), pp.379-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2011.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodynamic MEMS: Application to Mobile Phone Loudspeakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shahosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (11), pp.3684-3687. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2203798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of organized silicon nanowires growth inside porous anodic alumina template using hot wire chemical vapor deposition process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 519, pp.4603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.01.333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation active des vibrations des machines à réluctance variable à l'aide d'actionneurs piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (1), pp.117-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized switch harvesting applied to self-powered smart systems: Piezoactive microgenerators for autonomous wireless receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 147 (1), pp.263 - 272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2008.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synchronised switch damping methods using dual transformationsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 143 (2), pp.302-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-powered Wireless Health Monitoring Supplied by Synchronized Switch Harvesting (SSH) Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Yuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.387-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiactive and Active Piezoelectric Vibration Controls for Switched Reluctance Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (1), pp.78-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized switch harvesting applied to selfpowered smart systems: Piezoactive microgenerators for autonomous wireless transmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 138 (1), pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvesting using piezoelectric materials: case of random vibrations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Vibration damping with piezoelectric actuators for electrical motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroceramics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (1), pp.98-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640710714001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336755v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element and simple lumped modeling for flexural nonlinear semi-passive damping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Energy harvesting using piezoelectric materials: case of random vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyomar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 18 (7), pp. 727-742</w:t>
+              <w:t xml:space="preserve">Journal of Electroceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (4), pp.349-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336757v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration damping with piezoelectric actuators for electrical motors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Finite element and simple lumped modeling for flexural nonlinear semi-passive damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (7), pp. 727-742</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04131041v1</w:t>
+                <w:t xml:space="preserve">hal-00336757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Vibration Control by Synchronized Switching on Adaptive Voltage Sources: Towards Wide Band Semi-Active Damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 119 (5), pp.2815-2825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi passive piezoelectric damping by synchronized switching on voltage sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17, pp.653-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystals and nonlinear process for outstanding vibration powered electrical generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Abdel.Benayad@ensicaen.Fr Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (4), pp.673-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison between several vibration-powered generators for standalone systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 126 (2), pp.405-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric vibration control by synchronized switching on adaptive voltage sources: Towards wideband semi-active damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 119 (5), pp.2815-2825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric vibration control by synchronized switching on adaptive voltage sources: Towards wideband semi-active damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 119 (5), pp.2815 - 2825. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2184149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric energy harvesting using a synchronized switch technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17, pp.831-839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric energy harvesting device optimization by synchronous electric charge extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16, pp.865-876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards energy harvesting using active materials and conversion improvement by nonlinear processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52 (4), pp.584-595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency enhancement of a piezoelectric energy harvesting device in pulsed operation by synchronous charge inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16, pp.889-901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk CVD diamond devices for UV and XUV detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Beuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (10-11), pp.1804-1808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-9635(03)00314-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk photoconductivity of CVD diamond films for UV and XUV detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (3-7), pp.642-646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-9635(02)00301-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicell converters: Derived topologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Multicell converters : Derived topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Forest</w:t>
+                <w:t xml:space="preserve">H. Foch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 49 (5), pp.978-987. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+              <w:t xml:space="preserve">, 2002, 49 (5), pp.978 - 987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIE.2002.803189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026798v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicell converters : Derived topologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Multicell converters: Derived topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Forest</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Henri Foch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 49 (5), pp.978 - 987. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+              <w:t xml:space="preserve">, 2002, 49 (5), pp.978-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIE.2002.803189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327075v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseur Flyback pour l'alimentation de polymères électro-actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">symposium de génie électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Plasma et Conversion d'Energie (LAPLACE); Laboratoire d'Architecture et d'Analyse des Systèmes (LAAS-CNRS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Optical Interferometry for Thickness Uniformity Control of Parylene HT Coating on Titanium Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bécan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bosseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laourine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dresden, Germany. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIP62575.2024.10613152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Parameter Estimation Techniques for Nonlinear MEMS Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucca Reinehr Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFTF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Neuchâtel, Switzerland. pp.220-225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EFTF61992.2024.10722360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-Terminal Dual-Polarity MEMS Electrostatic Transducer For Near-Limits Kinetic Energy Harvesting From Irregular Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moein Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.143-146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Design of SOI-Based MEMS Bell Plates for Resonant Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dresden, Germany. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIP62575.2024.10613098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric energy harvesting from a direct force application: an experimental proof of concept for ultra-high output energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sebald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Taxil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhordan Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAF-ISIF-PFM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient parameter estimation techniques for nonlinear MEMS resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucca Reinehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Micro/Nanosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Silicon on Glass Electrostatic MEMS for Energy Harvesting in Leadless Pacemakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lereoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/powermems56853.2022.10007568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized Switched Electrical Interface for Electrostatic Energy Harvesting using Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhordan Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroMech conference on Mechanics of Soft Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and Accurate Estimation of Electromechanical Energy Conversion Performance of Ferroelectric and paraelectric Phase Ferroelectric Materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+                <w:t xml:space="preserve">Microfabrication and Characterisation of an Electrostatic MEMS Energy Harvester for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ambia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Isac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lallart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 ISAF-PFM-ECAPD Joint Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Pont-a-Mousson, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dtip56576.2022.9911722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612392v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabrication and Characterisation of an Electrostatic MEMS Energy Harvester for Biomedical Applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simple and Accurate Estimation of Electromechanical Energy Conversion Performance of Ferroelectric and paraelectric Phase Ferroelectric Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Hoang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022 ISAF-PFM-ECAPD Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205064v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoelectric wireless power receiver for a wearable non-enzymatic lactic acid sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shih-Hao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiang-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 29th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Glasgow, France. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9970829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS resonator parameter estimation from fast frequency sweeps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Morlans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2022, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High electromechanical conversion properties of III-Nitride nanowires for piezoelectric energy harvesting: Towards the development of batteryless wireless micro-devices - Invited Speaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on the Physics of Semiconductors and Applications (ISPSA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Jeju City, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la matrice polymère dans des dispositifs à base de nanofils de GaN pour des applications de récupération d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières GDR NAME 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3/2 Fractional Bennet's multiplier for capacitive energy harvesters based on Dickson charge-pump</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling ferroelectric phase transitions for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sebald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELyT Workshop 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874186v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting from vibrations: Microcantilevers, piezoelectric materials and additive fabrication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3/2 Fractional Bennet's multiplier for capacitive energy harvesters based on Dickson charge-pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Francisco Ambia-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Franco-Spanish Workshop CMC2 - IBERNAM-CMC2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470650v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Simulation of an Electrostatic Energy Harvester for Biomedical Implants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy Harvesting from vibrations: Microcantilevers, piezoelectric materials and additive fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Debéda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Nesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Isabel Rua-Taborda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">X Franco-Spanish Workshop CMC2 - IBERNAM-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Arcachon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503365v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling ferroelectric phase transitions for energy harvesting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Taxil</w:t>
+                <w:t xml:space="preserve">Design and Simulation of an Electrostatic Energy Harvester for Biomedical Implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ambia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhordan Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lallart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELyT Workshop 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612358v1</w:t>
+                <w:t xml:space="preserve">hal-04503365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Resonant Sensors: Trends and Future Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2022, Session Invited Journal Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Dallas, Texas, United States. pp.12618 - 12632, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of bulk-micromachined Ti membranes by microbending and by vibrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bosseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Simulation of an Electrostatic Energy Harvester for Biomedical Implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhordan Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual conference, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dtip54218.2021.9568675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and mechanical study of a titanium micro-membrane for in vivo pressure monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Philippe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 14th International Symposium on Medical Information Communication Technology (ISMICT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Nara, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISMICT48699.2020.9152743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical comparison between two titanium micro membranes for in vivo pressure monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bosseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Lyon, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous conditioning circuits for piezo-and triboelectric harvesters in CMOS technologieś</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range Planar Conveyance Device Based On A Digital Electromagnetic Actuator Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duque Tisnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Lyon, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric properties of GaN Nanowires: Effect of their conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martina Morassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Ti-based microsensor for in vivo pressure monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the unification of material-level and system-level approaches: nonlinear characterization of hard and soft-PZT energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+                <w:t xml:space="preserve">A. Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Laudrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Woytasik</w:t>
+                <w:t xml:space="preserve">D. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-W. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752842⟩</w:t>
+              <w:t xml:space="preserve">2019 19th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Krakow, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS49317.2019.82063205204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306974v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, fabrication and characterization of a buckled beam actuator for micro-displacement applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+                <w:t xml:space="preserve">Design of a Ti-based microsensor for in vivo pressure monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Becan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752905⟩</w:t>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503452v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the unification of material-level and system-level approaches: nonlinear characterization of hard and soft-PZT energy harvesters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.-W. Kang</w:t>
+                <w:t xml:space="preserve">Design, fabrication and characterization of a buckled beam actuator for micro-displacement applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Martincic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS49317.2019.82063205204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503432v1</w:t>
+                <w:t xml:space="preserve">hal-04503452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiality of magnetoelectric composites for Wireless Power Transmission in medical implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Nocua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Lourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 13th International Symposium on Medical Information and Communication Technology (ISMICT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Oslo, Norway. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISMICT.2019.8743873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowires based piezoelectric generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors - ICNS13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanogenerators based on piezoelectric GaN nanowires grown by PA-MBE and MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 18th International Conference on Nanotechnology (IEEE-NANO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NANO.2018.8626416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02076724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of etching angle estimation of MEMS resonators from electrical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Characterization of Textile-Based Enzymatic Biofuel Cell for Energy Harvesting Interface Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seonho Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungyul Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization of Textile-Based Enzymatic Biofuel Cell for Energy Harvesting Interface Circuit</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04341807v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical Characterization of Textile-Based Enzymatic Biofuel Cell for Energy Harvesting Interface Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seonho Seok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungyul Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIP2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337971v1</w:t>
+                <w:t xml:space="preserve">hal-04341807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cermet piezoelectric vibration energy harvester: SPS route for denser screen-printed PZT active layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Isabel Rua Taborda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Chan Chung Seu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE (Journées Nationales sur la Récupération et le Stockage de l’Energie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Modulation For Leadless Pacemaker Synchronization In A Dual Chamber Pacemaker System</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bulk micromachined Titanium MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimmo Kansanen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaël Bécan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Edmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Isac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Do Vale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE-EMBS Conference on Biomedical Engineering and Sciences (IECBES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th NAMIS Workshop (NAMIS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Oulu, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503465v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of wideband piezoelectric energy harvesting based on frequency-tuning synchronized charge extraction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of a 2D micro-conveyance device based on digital actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Martincic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Prelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart Systems Integration 2018 - International Conference and Exhibition on Integration Issues of Miniaturized Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503482v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk micromachined Titanium MEMS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Load Modulation For Leadless Pacemaker Synchronization In A Dual Chamber Pacemaker System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samson Edmond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Isac</w:t>
+                <w:t xml:space="preserve">Deepak Palaksha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Nocua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Do Vale</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kimmo Kansanen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th NAMIS Workshop (NAMIS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE-EMBS Conference on Biomedical Engineering and Sciences (IECBES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Sarawak, France. pp.419-425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECBES.2018.8626674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306373v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a 2D micro-conveyance device based on digital actuators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental validation of wideband piezoelectric energy harvesting based on frequency-tuning synchronized charge extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-S. Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Systems Integration 2018 - International Conference and Exhibition on Integration Issues of Miniaturized Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Daytona Beach, France. pp.012050, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1052/1/012050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315319v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic vibration energy harvester using multimodal-shaped springs for pacemaker application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Symposium on Design, Test, Integration and Packaging of MEMS and MOEMS, DTIP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Roma, Italy. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium-based MEMS: Application for a novel implantable feedthrough using TTV (Through Titanium Vias) technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Micro/Nano-Electronics Packaging and Assembly, Design and Manufacturing Forum (MiNaPAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructuration of titanium for implantable components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturization of Compensational Spring System using the Highly Nonlinear Curved beams in MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Vysotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Micromechanics and Microsystems Europe Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/922/1/012012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Sensitivity Piezogenerator Based on GaN Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.587, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings1040587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride Nanowires: From Rigid to Flexible Piezo-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezo-Generator Integrating Vertical Array of GaN Nanowires: A new alternative energy source for nomad electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WTE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Circuit for Vibration Energy Harvesting with Adjustable Bias Voltage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Single-switch inductorless power management circuit for electrostatic vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Jie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735894v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite Oxide MEMS: Strain Control and Sensor Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Functional oxide pressure sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Matzen</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Boston (USA), United States</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489582v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-switch inductorless power management circuit for electrostatic vibration energy harvesters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perovskite Oxide MEMS: Strain Control and Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Boston (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686020v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional oxide pressure sensor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface Circuit for Vibration Energy Harvesting with Adjustable Bias Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">PowerMEMS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489374v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowires based piezogenerator - Investigation of the GaN nanowires potentiality for the development of piezogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquièmes Journées Nationales sur la Récupération et le Stockage d'Energie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Orsay, France. pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband Piezoelectric Energy Harvester Tuned Through its Electronic Interface Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Awaji, Japan, 18-21 November 2014, Unknown Region. pp.012115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency optimization of an electrodynamic MEMS microspeaker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Potential of MEMS technologies for manufacturing of high-fidelity microspeakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Shahosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811129v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of MEMS technologies for manufacturing of high-fidelity microspeakers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Efficiency optimization of an electrodynamic MEMS microspeaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Shahosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iman Shahosseini</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811084v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon on Insulator Temperature and Pressure Sensor for MEMS Smart Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Eurosensors XXIII Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. pp.782-785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00436120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric vibration damping by an enhanced semi-passive method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Asia-Pacific Vibration Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMIZATION OF PIEZOELECTRIC ELECTRICAL GENERATORS POWERED BY RANDOM VIBRATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16156,650 +16177,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseur Flyback pour l’alimentation de polymères électro-actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de génie électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of MEMS gyroscopes with fast frequency sweeps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Morlans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Leuven (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Ti-based microsensor for in vivo pressure monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Becan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium microstructuring for implantable components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Woytasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowires based piezogenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jamond</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowires 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain. pp.110, Nanowires 2015 - Book of Abstracts - Poster Sessions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16809,254 +16830,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Conditioning Circuits for Piezoelectric Energy Harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity in Energy Harvesting Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.321-359, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20355-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Harvesting using Non-linear Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Guyomar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Null Lallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Harvesting Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, springer, pp.209-266, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17066,265 +17087,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic absorber, acoustic wall and method for design and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Martincic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Houdouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdin Yaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : United States Patent: US10477302B2. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection device of bone cement for percutaneous vertebroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP15305974. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17334,157 +17355,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Efficiency in Electrocaloric Cooling: A Study on Voltage-Dependent Material Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId475"/>
+      <w:footerReference w:type="default" r:id="rId476"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17552,51 +17573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F57F023"/>
+    <w:nsid w:val="B5A88A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17783,51 +17804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2482-240X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059617926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-8390-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04568051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhordan Chavez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Francisco Ambia Campos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937356v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.112252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ambia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3327957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hao Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Yu Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2024.105393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sebald" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Taxil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ducharne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acdf31" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Morteza Hoseyni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Simsek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Aghakhani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Basdogan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ace9a0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Hao Tai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2022.104386" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Hoang Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonho Seok" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Brenes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansei Yoo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-022-05355-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac54e8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04116495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13050654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065734" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#233;can" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Philippe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Phung" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boutaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woytasik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac1995" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungyul Park" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20175009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Yoo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111759" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf0ea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372810v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Sei Yoo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19844329" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaefc5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Visotskyi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Risquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3922-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901840v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaca58" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02122071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;lier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3320-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503489v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aabc90" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17704914" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seok" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woytasik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5e92" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736133v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wei" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maaroufi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parrain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefeuvre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dal Molin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012103" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848720v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourdais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931885" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sturtzer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shahosseini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemarquand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808334" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Shahosseini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moulin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martinicic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2246180" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103610v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sturtzer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lemarquand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Shahosseini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1754-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXPC293P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134872v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ravaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemarquand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.10.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZDJRMH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134873v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2203798" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pribat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.333" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jayet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.04.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BD1690B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352280v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Yuse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352286v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336755v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131041v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710714001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-1CBXGDW3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404177v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404193v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abdel.Benayad@ensicaen.Fr Benayad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699424v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2184149" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404199v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575427v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Castex" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Achard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tardieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beuill&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(03)00314-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPC8ZJD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Castex" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schneider" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beuill&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(02)00301-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCF5MJD6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026798v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2002.803189" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939058v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riahi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;can" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laourine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613152" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832006v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr Silva" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF61992.2024.10722360" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943842v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Rahmani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814232" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939107v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613098" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612593v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196061v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205078v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lereoux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powermems56853.2022.10007568" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612518v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip56576.2022.9911722" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503077v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970829" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059802v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morlans" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850663" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284564v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874186v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Francisco Ambia-Campos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665483" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470650v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nesser" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Rua-Taborda" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503365v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568675" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612358v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483041v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503356v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phung" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philippe" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568677" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205085v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip54218.2021.9568675" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503420v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laudrel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMICT48699.2020.9152743" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029391v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139135" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158528v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294822" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331171v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duque Tisnes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edmond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139157" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306974v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Becan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752842" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503452v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752905" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503432v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kim" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Kang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.82063205204" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451240v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rizzo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nocua" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lourme" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMICT.2019.8743873" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02076724v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626416" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02907054v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752716" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373499v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752787" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341807v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wong" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123665v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Rua Taborda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung Seu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503465v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Palaksha" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kansanen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECBES.2018.8626674" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503482v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012050" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306373v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l B&#233;can" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Do Vale" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04315319v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306370v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306063v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735894v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489582v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686020v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jie" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489374v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322280v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811129v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811084v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436120v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Woytasik" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344341v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189305v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196025v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306964v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561245v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;ric" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042560v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404203v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464081v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdouin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdin Yaakoubi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977034v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lepoutre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595042v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2482-240X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059617926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JclR3xIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-8390-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502863v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hao Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Yu Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2024.105393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04568051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhordan Chavez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115132" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281903v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotskyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Francisco Ambia Campos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110932" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.112252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ambia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Isac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3327957" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Morteza Hoseyni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Simsek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirreza Aghakhani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Basdogan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ace9a0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Sebald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Taxil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ducharne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/acdf31" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonho Seok" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexie Brenes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansei Yoo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-022-05355-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac54e8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Hao Tai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2022.104386" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Hoang Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Null Lallart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119984" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04116495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Shi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Moulin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13050654" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065734" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#233;can" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Phung" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Boutaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Woytasik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac1995" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995330v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungyul Park" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20175009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brenes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab6484" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Yoo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gasnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111759" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Badel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaf0ea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan-Sei Yoo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaefc5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19844329" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Visotskyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Risquez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Woytasik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-3922-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aaca58" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aabc90" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02122071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;lier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-017-3320-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x17704914" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664871v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2017.2779179" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seok" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woytasik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aa5e92" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vysotsky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/757/1/012007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736133v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wei" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832550v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012064" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maaroufi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Parrain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lefeuvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dal Molin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012103" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourdais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931885" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Shahosseini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Martinicic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2246180" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523874v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sturtzer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shahosseini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pillonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemarquand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4808334" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04523879v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Shahosseini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1754-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXPC293P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103610v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sturtzer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lemarquand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103612v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ravaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemarquand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moulin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.10.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZDJRMH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2203798" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601287v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ch&#226;telet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pribat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.333" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Richard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699473v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jayet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.04.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BD1690B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352280v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434012v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Yuse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954596v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131041v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710714001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-1CBXGDW3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336755v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336757v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lagache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404177v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404193v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abdel.Benayad@ensicaen.Fr Benayad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404194v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954594v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2184149" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404174v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404198v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575427v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Castex" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Achard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tardieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Beuill&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(03)00314-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPC8ZJD3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Castex" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schneider" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beuill&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-9635(02)00301-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCF5MJD6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327075v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meynard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Foch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2002.803189" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026798v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Foch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939058v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riahi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;can" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laourine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613152" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832006v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Reinehr Silva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF61992.2024.10722360" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Rahmani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814232" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939107v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP62575.2024.10613098" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612593v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196061v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205078v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lereoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powermems56853.2022.10007568" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612518v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip56576.2022.9911722" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612392v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503077v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9970829" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059802v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morlans" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850663" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284564v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612358v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874186v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Francisco Ambia-Campos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665483" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470650v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nesser" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Rua-Taborda" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503365v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568675" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483041v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phung" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Philippe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568677" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205085v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip54218.2021.9568675" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503420v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laudrel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMICT48699.2020.9152743" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029391v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coste" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139135" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158528v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294822" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331171v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duque Tisnes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Edmond" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139157" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503432v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brenes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kim" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-W. Kang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.82063205204" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306974v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Becan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boutaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laudrel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752842" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503452v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752905" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451240v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Rizzo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nocua" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Lourme" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMICT.2019.8743873" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02076724v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mancini" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2018.8626416" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02907054v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752716" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373499v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752787" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341807v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wong" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123665v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Rua Taborda" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung Seu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306373v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l B&#233;can" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Edmond" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Do Vale" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04315319v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503465v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Palaksha" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kansanen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECBES.2018.8626674" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503482v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012050" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453307v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parrain" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaucher" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394216" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306370v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306063v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832547v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/922/1/012012" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686020v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jie" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489374v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489582v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735894v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01322280v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811084v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811129v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436120v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Woytasik" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344341v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qiu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189305v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04196025v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306964v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561245v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;ric" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042560v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404203v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464081v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdouin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdin Yaakoubi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977034v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meylheuc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lepoutre" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595042v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>