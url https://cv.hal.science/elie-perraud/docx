--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -120,51 +120,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -288,1276 +288,1272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between dietary environmental pressures and major chronic diseases: assessment from the prospective NutriNet-Santé cohort</w:t>
+                <w:t xml:space="preserve">Balancing Human and Planetary Health through multicriteria Optimization: Insights from the NutriNet-Santé Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Richard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101481⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.100022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clfs.2026.100022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313114v1</w:t>
+                <w:t xml:space="preserve">hal-05543627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary consumption trajectory profiles over time of French adults from the NutriNet-Santé cohort (2014-2022): Multicriteria analysis of sustainability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Plant to animal protein ratio in the diet of the elderly: potential for increase and impacts on nutrient adequacy and long-term health—a diet optimization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (2), pp.556-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-025-01777-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136101v1</w:t>
+                <w:t xml:space="preserve">hal-05166884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be climate-friendly, food-based dietary guidelines must include limits on total meat consumption - modeling from the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (1), pp.95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12966-025-01786-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant to animal protein ratio in the diet of the elderly: potential for increase and impacts on nutrient adequacy and long-term health—a diet optimization study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+                <w:t xml:space="preserve">Dietary consumption trajectory profiles over time of French adults from the NutriNet-Santé cohort (2014-2022): Multicriteria analysis of sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alison Dussiot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juhui Wang</w:t>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-025-01777-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05166884v2</w:t>
+                <w:t xml:space="preserve">hal-05136101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40 (2), pp.197-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10654-024-01196-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment between greenhouse gas emissions reduction and adherence the EAT-Lancet diet: A modeling study based on the NutriNet-Santé cohort</w:t>
+                <w:t xml:space="preserve">Association between dietary environmental pressures and major chronic diseases: assessment from the prospective NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Justine Berlivet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175470⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.101481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676885v1</w:t>
+                <w:t xml:space="preserve">hal-05313114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In healthy pathways of dietary changes, a very rapid reduction of red meat is possible, but specific diet changes are required for full reduction – a graph-based analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alignment between greenhouse gas emissions reduction and adherence the EAT-Lancet diet: A modeling study based on the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.06.008⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 951 (10440), pp.175470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626436v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of protein intake as a discriminating factor of diet sustainability: a multi-criteria approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In healthy pathways of dietary changes, a very rapid reduction of red meat is possible, but specific diet changes are required for full reduction – a graph-based analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44872-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154 (8), pp.2599-2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04350853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp. 1178121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnut.2023.1178121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between blue water use and greenhouse gas emissions related to food systems : An optimization study for French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,126 +1581,126 @@
               <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary protein consumption profiles show contrasting impacts on environmental and health indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1745,1372 +1741,2135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the most Efficient Detailed Trajectories toward Healthy Diets — A Graph-Based Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nature of protein intake as a discriminating factor of diet sustainability: a multi-criteria approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153 (9), pp. 2744-2752. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44872-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186238v1</w:t>
+                <w:t xml:space="preserve">hal-04350853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental pressures and pesticide exposure associated with an increase in the share of plant-based foods in the diet</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Identifying the most Efficient Detailed Trajectories toward Healthy Diets — A Graph-Based Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46032-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (9), pp. 2744-2752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320664v1</w:t>
+                <w:t xml:space="preserve">hal-04186238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts along the value chain from the consumption of ultra-processed foods</w:t>
+                <w:t xml:space="preserve">Environmental pressures and pesticide exposure associated with an increase in the share of plant-based foods in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.192-202. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41893-022-01013-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46032-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080613v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and Animal Protein Intakes Largely Explain the Nutritional Quality and Health Value of Diets Higher in Plants: A Path Analysis in French Adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Lapidus</w:t>
+                <w:t xml:space="preserve">Environmental impacts along the value chain from the consumption of ultra-processed foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.924526⟩</w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-022-01013-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707121v1</w:t>
+                <w:t xml:space="preserve">hal-04080613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional issues and dietary levers during gradual meat reduction - a sequential diet optimization study to achieve progressively healthier diets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant and Animal Protein Intakes Largely Explain the Nutritional Quality and Health Value of Diets Higher in Plants: A Path Analysis in French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (12), pp. 2597-2606. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.924526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.924526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823181v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between maternal prenatal and postnatal vegetable intake and repeated measures of infant vegetable intake frequency in a national U.S. sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional issues and dietary levers during gradual meat reduction - a sequential diet optimization study to achieve progressively healthier diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105781⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp. 2597-2606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408576v1</w:t>
+                <w:t xml:space="preserve">hal-03823181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Personalized Incentives on Dietary Quality of Groceries Purchased</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Vadiveloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Vadiveloo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xintong Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haley Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Network Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (2), pp.e2030921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2020.30921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effect of individually-targeted food incentives on grocery purchases: The smart cart study protocol for a randomized controlled cross-over trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">The relationship between maternal prenatal and postnatal vegetable intake and repeated measures of infant vegetable intake frequency in a national U.S. sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haley Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Kaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Vadiveloo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91, pp.105966. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.105781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cct.2020.105966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280982v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluating the effect of individually-targeted food incentives on grocery purchases: The smart cart study protocol for a randomized controlled cross-over trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Vadiveloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xintong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haley Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.105966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cct.2020.105966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geographic Differences in the Dietary Quality of Food Purchases among Participants in the Nationally Representative Food Acquisition and Purchase Survey (FoodAPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Vadiveloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haley Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippa Juul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyati Parekh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (6), pp.1233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu11061233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Profiles of eight-year trajectories of diet-related environmental pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary evolution profiles and their variation in nutrient intake adequacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de nutrition, Dec 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de nutrition, Dec 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Freins nutritionnels et leviers diététiques lors de la baisse de la consommation de viande : une étude d’optimisation des régimes alimentaires des adultes français (INCA3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France. p. 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3120,1134 +3879,1134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des relations entre les dimensions nutritionnelle, environnementale et de souveraineté alimentaire de l’offre alimentaire française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l'adhésion aux recommandations alimentaires françaises : une analyse de profils et motivations dans une cohorte française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées francophone de nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les profils d'évolutions diététiques et leur variation d'adéquation d’apport en nutriment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Possibility of Immediate Meat Intake Reduction in pathways toward a healthy diet</w:t>
+                <w:t xml:space="preserve">The Road to Healthy Eating: a new method based on graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUTRITION 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186262v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Road to Healthy Eating: a new method based on graph theory</w:t>
+                <w:t xml:space="preserve">The Possibility of Immediate Meat Intake Reduction in pathways toward a healthy diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUTRITION 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186256v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les trajectoires alimentaires les plus efficientes pour réduire les risques de maladies chroniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophone de Nutrition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , PO01_022 (page 63), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les types de protéines et les macronutriments énergétiques expliquent les relations entre la végétalisation des régimes et leur qualité et valeur santé</w:t>
+                <w:t xml:space="preserve">Les profils d'impact environnementaux varient grandement en fonction des profils de consommation protéique des français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Lille, France. , 2021</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421535v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les profils d'impact environnementaux varient grandement en fonction des profils de consommation protéique des français</w:t>
+                <w:t xml:space="preserve">Les types de protéines et les macronutriments énergétiques expliquent les relations entre la végétalisation des régimes et leur qualité et valeur santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421562v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions de la consommation de protéines par sources alimentaires entre 2010 et 2019 selon les profils de consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Seconda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Hebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4257,265 +5016,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts associated with UPF consumption: which food chain stages matter the most? Findings from a representative sample of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4525,114 +5284,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des trajectoires optimales de changements microdiététiques lors de la transition alimentaire profléxitarienne : pour une analyse comparée des modalités nutritionnelles de transitions et de leur impact sur la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Paris-Saclay, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UPASB059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04774824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4700,51 +5459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1487199F"/>
+    <w:nsid w:val="9C553C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4931,51 +5690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101481" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01777-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05160003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01786-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166884v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.06.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01196-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.06.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44872-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04187135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1178121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.07.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46032-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01013-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.924526" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.09.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Parker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tovar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Kaar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vadiveloo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105781" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xintong Guan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Buchanan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2020.30921" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2020.105966" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280972v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippa Juul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Parekh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832167v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Aissa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903580v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rochefort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887328v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Six" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04522532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04774824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB059" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clfs.2026.100022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166884v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.06.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05160003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01786-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01777-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01196-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101481" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.06.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04187135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1178121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44872-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.07.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46032-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01013-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.924526" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.09.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vadiveloo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xintong Guan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Parker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Buchanan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2020.30921" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tovar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Kaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105781" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2020.105966" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippa Juul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Parekh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061233" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540260v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Aissa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rochefort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887328v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Six" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04522532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04774824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>