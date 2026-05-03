--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -154,779 +154,779 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring eight-year trajectories of diet-related environmental pressures in the NutriNet-Santé cohort</w:t>
+                <w:t xml:space="preserve">Balancing Human and Planetary Health through multicriteria Optimization: Insights from the NutriNet-Santé Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Perraud</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chayre</w:t>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Richard</w:t>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.412. </w:t>
+              <w:t xml:space="preserve">Cleaner Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.100022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-29786-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clfs.2026.100022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471738v1</w:t>
+                <w:t xml:space="preserve">hal-05543627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Human and Planetary Health through multicriteria Optimization: Insights from the NutriNet-Santé Cohort</w:t>
+                <w:t xml:space="preserve">Exploring eight-year trajectories of diet-related environmental pressures in the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Aurélien Chayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Baudry</w:t>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Berlivet</w:t>
+                <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.100022. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clfs.2026.100022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-29786-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543627v1</w:t>
+                <w:t xml:space="preserve">hal-05471738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant to animal protein ratio in the diet of the elderly: potential for increase and impacts on nutrient adequacy and long-term health—a diet optimization study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Dietary consumption trajectory profiles over time of French adults from the NutriNet-Santé cohort (2014-2022): Multicriteria analysis of sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juhui Wang</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.06.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-025-01777-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166884v2</w:t>
+                <w:t xml:space="preserve">hal-05136101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be climate-friendly, food-based dietary guidelines must include limits on total meat consumption - modeling from the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (1), pp.95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12966-025-01786-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary consumption trajectory profiles over time of French adults from the NutriNet-Santé cohort (2014-2022): Multicriteria analysis of sustainability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Plant to animal protein ratio in the diet of the elderly: potential for increase and impacts on nutrient adequacy and long-term health—a diet optimization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.76. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (2), pp.556-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-025-01777-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136101v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40 (2), pp.197-211. </w:t>
@@ -964,103 +964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between dietary environmental pressures and major chronic diseases: assessment from the prospective NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59, pp.101481. </w:t>
@@ -1098,90 +1098,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignment between greenhouse gas emissions reduction and adherence the EAT-Lancet diet: A modeling study based on the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1232,77 +1232,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In healthy pathways of dietary changes, a very rapid reduction of red meat is possible, but specific diet changes are required for full reduction – a graph-based analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1343,632 +1343,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The nature of protein intake as a discriminating factor of diet sustainability: a multi-criteria approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1178121⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44872-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187135v1</w:t>
+                <w:t xml:space="preserve">hal-04350853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between blue water use and greenhouse gas emissions related to food systems : An optimization study for French adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp. 1178121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1178121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238352v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary protein consumption profiles show contrasting impacts on environmental and health indicators</w:t>
+                <w:t xml:space="preserve">Trade-offs between blue water use and greenhouse gas emissions related to food systems : An optimization study for French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159052⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823126v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of protein intake as a discriminating factor of diet sustainability: a multi-criteria approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+                <w:t xml:space="preserve">Dietary protein consumption profiles show contrasting impacts on environmental and health indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Perraud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.17850. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 856 (1), pp.159052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44872-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04350853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the most Efficient Detailed Trajectories toward Healthy Diets — A Graph-Based Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2009,364 +2009,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental pressures and pesticide exposure associated with an increase in the share of plant-based foods in the diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Environmental impacts along the value chain from the consumption of ultra-processed foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46032-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-022-01013-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320664v1</w:t>
+                <w:t xml:space="preserve">hal-04080613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts along the value chain from the consumption of ultra-processed foods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Environmental pressures and pesticide exposure associated with an increase in the share of plant-based foods in the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.192-202. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41893-022-01013-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46032-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080613v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant and Animal Protein Intakes Largely Explain the Nutritional Quality and Health Value of Diets Higher in Plants: A Path Analysis in French Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2417,103 +2417,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional issues and dietary levers during gradual meat reduction - a sequential diet optimization study to achieve progressively healthier diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (12), pp. 2597-2606. </w:t>
@@ -2590,51 +2590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xintong Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haley Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2685,51 +2685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between maternal prenatal and postnatal vegetable intake and repeated measures of infant vegetable intake frequency in a national U.S. sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haley Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,51 +2854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xintong Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haley Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2962,51 +2962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Differences in the Dietary Quality of Food Purchases among Participants in the Nationally Representative Food Acquisition and Purchase Survey (FoodAPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Vadiveloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haley Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3111,103 +3111,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of eight-year trajectories of diet-related environmental pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
@@ -3236,90 +3236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3361,77 +3361,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary evolution profiles and their variation in nutrient intake adequacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,90 +3486,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3611,103 +3611,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de nutrition, Dec 2023, Marseille, France</w:t>
@@ -3736,103 +3736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins nutritionnels et leviers diététiques lors de la baisse de la consommation de viande : une étude d’optimisation des régimes alimentaires des adultes français (INCA3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France. p. 33</w:t>
@@ -3906,51 +3906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des relations entre les dimensions nutritionnelle, environnementale et de souveraineté alimentaire de l’offre alimentaire française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4018,77 +4018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l'adhésion aux recommandations alimentaires françaises : une analyse de profils et motivations dans une cohorte française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4143,103 +4143,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les profils d'évolutions diététiques et leur variation d'adéquation d’apport en nutriment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
@@ -4268,90 +4268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Road to Healthy Eating: a new method based on graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4389,90 +4389,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Possibility of Immediate Meat Intake Reduction in pathways toward a healthy diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4510,90 +4510,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les trajectoires alimentaires les plus efficientes pour réduire les risques de maladies chroniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4625,303 +4625,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les profils d'impact environnementaux varient grandement en fonction des profils de consommation protéique des français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les types de protéines et les macronutriments énergétiques expliquent les relations entre la végétalisation des régimes et leur qualité et valeur santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421562v1</w:t>
+                <w:t xml:space="preserve">hal-03421535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les types de protéines et les macronutriments énergétiques expliquent les relations entre la végétalisation des régimes et leur qualité et valeur santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les profils d'impact environnementaux varient grandement en fonction des profils de consommation protéique des français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Perraud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Lille, France. , 2021</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421535v1</w:t>
+                <w:t xml:space="preserve">hal-03421562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions de la consommation de protéines par sources alimentaires entre 2010 et 2019 selon les profils de consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Seconda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5030,103 +5030,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5148,103 +5148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts associated with UPF consumption: which food chain stages matter the most? Findings from a representative sample of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5298,51 +5298,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des trajectoires optimales de changements microdiététiques lors de la transition alimentaire profléxitarienne : pour une analyse comparée des modalités nutritionnelles de transitions et de leur impact sur la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Paris-Saclay, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UPASB059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5459,51 +5459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C553C95"/>
+    <w:nsid w:val="5FA54FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5690,51 +5690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clfs.2026.100022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166884v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.06.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05160003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01786-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01777-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01196-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101481" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.06.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04187135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1178121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44872-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.07.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46032-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080613v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01013-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.924526" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.09.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vadiveloo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xintong Guan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Parker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Buchanan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2020.30921" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tovar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Kaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105781" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2020.105966" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippa Juul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Parekh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061233" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540260v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Aissa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rochefort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887328v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Six" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04522532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04774824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543627v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clfs.2026.100022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01777-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05160003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01786-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166884v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.06.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01196-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101481" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.06.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44872-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04187135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1178121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.07.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01013-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46032-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.924526" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.09.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vadiveloo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xintong Guan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Parker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Buchanan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2020.30921" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tovar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Kaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105781" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2020.105966" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippa Juul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Parekh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061233" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540260v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Aissa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rochefort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887328v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Six" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04522532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04774824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>