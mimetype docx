--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -84,87 +84,155 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">elie-perraud</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chargé de recherche INRAE au sein de l'équipe PROSPECT (UMR PNCA), mes travaux portent sur les systèmes alimentaires et leurs liens avec la santé. Je cherche à mieux comprendre comment la production agricole et la transformation des aliments influencent la durabilité des régimes alimentaires, en examinant leurs effets sur la santé selon plusieurs dimensions, ainsi que leurs impacts environnementaux.Mes recherches actuelles portent sur :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">les substitutions entre produits céréaliers raffinés et à grains entiers ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">le rôle des procédés de transformation sur les teneurs en phytates ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">l'évaluation de l'introduction de nouveaux aliments dans les régimes alimentaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pour mener ces études, je mobilise des approches de modélisation et de simulation, permettant de conduire des analyses bénéfices-risques et des évaluations multidimensionnelles de la durabilité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -237,2857 +305,2987 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.100022. </w:t>
+              <w:t xml:space="preserve">, 2026, 3, pp.100022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clfs.2026.100022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring eight-year trajectories of diet-related environmental pressures in the NutriNet-Santé cohort</w:t>
+                <w:t xml:space="preserve">Modeling Usual Nutrient Intake Distribution: A Comprehensive Comparative Study Using Hierarchical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hasan Misaii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Richard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-29786-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 156 (6), pp.101542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2026.101542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471738v1</w:t>
+                <w:t xml:space="preserve">hal-05623778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary consumption trajectory profiles over time of French adults from the NutriNet-Santé cohort (2014-2022): Multicriteria analysis of sustainability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Exploring eight-year trajectories of diet-related environmental pressures in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-025-01777-w⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-29786-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136101v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be climate-friendly, food-based dietary guidelines must include limits on total meat consumption - modeling from the case of France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Plant to animal protein ratio in the diet of the elderly: potential for increase and impacts on nutrient adequacy and long-term health—a diet optimization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Julia</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (2), pp.556-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-025-01786-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05160003v1</w:t>
+                <w:t xml:space="preserve">hal-05166884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant to animal protein ratio in the diet of the elderly: potential for increase and impacts on nutrient adequacy and long-term health—a diet optimization study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dietary consumption trajectory profiles over time of French adults from the NutriNet-Santé cohort (2014-2022): Multicriteria analysis of sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juhui Wang</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-025-01777-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.06.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05166884v2</w:t>
+                <w:t xml:space="preserve">hal-05136101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t>
+                <w:t xml:space="preserve">To be climate-friendly, food-based dietary guidelines must include limits on total meat consumption - modeling from the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-025-01786-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-024-01196-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04919238v1</w:t>
+                <w:t xml:space="preserve">hal-05160003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between dietary environmental pressures and major chronic diseases: assessment from the prospective NutriNet-Santé cohort</w:t>
+                <w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Richard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101481⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-024-01196-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313114v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment between greenhouse gas emissions reduction and adherence the EAT-Lancet diet: A modeling study based on the NutriNet-Santé cohort</w:t>
+                <w:t xml:space="preserve">Association between dietary environmental pressures and major chronic diseases: assessment from the prospective NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 951 (10440), pp.175470. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.101481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2025.101481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676885v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In healthy pathways of dietary changes, a very rapid reduction of red meat is possible, but specific diet changes are required for full reduction – a graph-based analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Alignment between greenhouse gas emissions reduction and adherence the EAT-Lancet diet: A modeling study based on the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.06.008⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 951 (10440), pp.175470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626436v1</w:t>
+                <w:t xml:space="preserve">hal-04676885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of protein intake as a discriminating factor of diet sustainability: a multi-criteria approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">In healthy pathways of dietary changes, a very rapid reduction of red meat is possible, but specific diet changes are required for full reduction – a graph-based analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.17850. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 154 (8), pp.2599-2607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44872-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04350853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Trade-offs between blue water use and greenhouse gas emissions related to food systems : An optimization study for French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1178121⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187135v1</w:t>
+                <w:t xml:space="preserve">hal-04238352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between blue water use and greenhouse gas emissions related to food systems : An optimization study for French adults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp. 1178121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1178121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2023.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04238352v1</w:t>
+                <w:t xml:space="preserve">hal-04187135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary protein consumption profiles show contrasting impacts on environmental and health indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 856 (1), pp.159052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the most Efficient Detailed Trajectories toward Healthy Diets — A Graph-Based Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The nature of protein intake as a discriminating factor of diet sustainability: a multi-criteria approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Toujgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44872-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.07.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04186238v1</w:t>
+                <w:t xml:space="preserve">hal-04350853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts along the value chain from the consumption of ultra-processed foods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+                <w:t xml:space="preserve">Identifying the most Efficient Detailed Trajectories toward Healthy Diets — A Graph-Based Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (9), pp. 2744-2752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41893-022-01013-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04080613v1</w:t>
+                <w:t xml:space="preserve">hal-04186238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental pressures and pesticide exposure associated with an increase in the share of plant-based foods in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.19317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-46032-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and Animal Protein Intakes Largely Explain the Nutritional Quality and Health Value of Diets Higher in Plants: A Path Analysis in French Adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Salomé</w:t>
+                <w:t xml:space="preserve">Environmental impacts along the value chain from the consumption of ultra-processed foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Brunin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Lapidus</w:t>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.924526. </w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.192-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.924526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41893-022-01013-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707121v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional issues and dietary levers during gradual meat reduction - a sequential diet optimization study to achieve progressively healthier diets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Plant and Animal Protein Intakes Largely Explain the Nutritional Quality and Health Value of Diets Higher in Plants: A Path Analysis in French Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.09.017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.924526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.924526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823181v1</w:t>
+                <w:t xml:space="preserve">hal-03707121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Personalized Incentives on Dietary Quality of Groceries Purchased</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nutritional issues and dietary levers during gradual meat reduction - a sequential diet optimization study to achieve progressively healthier diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Dussiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ashley Buchanan</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2020.30921⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp. 2597-2606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280979v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between maternal prenatal and postnatal vegetable intake and repeated measures of infant vegetable intake frequency in a national U.S. sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of Personalized Incentives on Dietary Quality of Groceries Purchased</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Vadiveloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xintong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haley Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Tovar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ashley Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105781⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.e2030921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2020.30921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408576v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effect of individually-targeted food incentives on grocery purchases: The smart cart study protocol for a randomized controlled cross-over trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The relationship between maternal prenatal and postnatal vegetable intake and repeated measures of infant vegetable intake frequency in a national U.S. sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haley Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Kaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Vadiveloo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cct.2020.105966⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.105781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280982v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluating the effect of individually-targeted food incentives on grocery purchases: The smart cart study protocol for a randomized controlled cross-over trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Vadiveloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xintong Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haley Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.105966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cct.2020.105966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geographic Differences in the Dietary Quality of Food Purchases among Participants in the Nationally Representative Food Acquisition and Purchase Survey (FoodAPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Vadiveloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haley Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippa Juul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyati Parekh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (6), pp.1233. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11061233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3097,176 +3295,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of eight-year trajectories of diet-related environmental pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of Global Burden of Diseases study-derived dietary scores with mortality and chronic disease risk: a comprehensive analysis from the prospective NutriNet-Santé study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3275,601 +3473,601 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary evolution profiles and their variation in nutrient intake adequacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 (International Congres of Nutrition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUNS, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de nutrition, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de trajectoires de consommation alimentaire des adultes français de la cohorte NutriNet-Santé au fil du temps (2014-2022) : Analyse multicritère de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Berthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de nutrition, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins nutritionnels et leviers diététiques lors de la baisse de la consommation de viande : une étude d’optimisation des régimes alimentaires des adultes français (INCA3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France. p. 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3879,1134 +4077,1134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des relations entre les dimensions nutritionnelle, environnementale et de souveraineté alimentaire de l’offre alimentaire française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l'adhésion aux recommandations alimentaires françaises : une analyse de profils et motivations dans une cohorte française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées francophone de nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les profils d'évolutions diététiques et leur variation d'adéquation d’apport en nutriment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Toujgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berlivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Road to Healthy Eating: a new method based on graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUTRITION 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Possibility of Immediate Meat Intake Reduction in pathways toward a healthy diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUTRITION 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les trajectoires alimentaires les plus efficientes pour réduire les risques de maladies chroniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophone de Nutrition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , PO01_022 (page 63), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les types de protéines et les macronutriments énergétiques expliquent les relations entre la végétalisation des régimes et leur qualité et valeur santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les profils d'impact environnementaux varient grandement en fonction des profils de consommation protéique des français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Lille, France. , 2021</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421535v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les profils d'impact environnementaux varient grandement en fonction des profils de consommation protéique des français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les types de protéines et les macronutriments énergétiques expliquent les relations entre la végétalisation des régimes et leur qualité et valeur santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421562v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions de la consommation de protéines par sources alimentaires entre 2010 et 2019 selon les profils de consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Seconda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Hebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5016,265 +5214,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant to animal protein ratio in the diet: nutrient adequacy, long-term health and environmental pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts associated with UPF consumption: which food chain stages matter the most? Findings from a representative sample of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Brunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Dussiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5284,114 +5482,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des trajectoires optimales de changements microdiététiques lors de la transition alimentaire profléxitarienne : pour une analyse comparée des modalités nutritionnelles de transitions et de leur impact sur la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Perraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Paris-Saclay, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UPASB059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04774824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5459,51 +5657,199 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FA54FD6"/>
+    <w:nsid w:val="07E0222C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="07981683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5609,50 +5955,53 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -5690,51 +6039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543627v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clfs.2026.100022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01777-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05160003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01786-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166884v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.06.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01196-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101481" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.06.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44872-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04187135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1178121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.07.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01013-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46032-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.924526" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.09.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vadiveloo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xintong Guan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Parker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Buchanan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2020.30921" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tovar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Kaar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105781" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2020.105966" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippa Juul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Parekh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061233" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540260v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540289v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Aissa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rochefort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186256v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887328v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Six" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04522532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04774824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-perraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543627v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berlivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clfs.2026.100022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Misaii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Perraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2026.101542" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05471738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chayre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Toujgani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29786-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166884v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Dussiot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.06.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01777-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05160003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-025-01786-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01196-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2025.101481" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175470" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.06.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04238352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Brunin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2023.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04187135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1178121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159052" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44872-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.07.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Langevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46032-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01013-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.924526" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.09.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Vadiveloo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xintong Guan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Parker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Buchanan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2020.30921" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Tovar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Kaar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105781" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2020.105966" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippa Juul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyati Parekh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11061233" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ben Aissa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rochefort" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Six" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04522532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04774824v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASB059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>