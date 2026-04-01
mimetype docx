--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -190,295 +190,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rising tides of cancers among young adults</w:t>
+                <w:t xml:space="preserve">Identifying health conditions associated with an increased risk of pancreatic ductal adenocarcinoma at medium term in nationwide electronic health records of primary care physicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. André</w:t>
+                <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rassy</w:t>
+                <w:t xml:space="preserve">Suzette Delaloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Achutti-Duso</w:t>
+                <w:t xml:space="preserve">Yannis Slaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boilève</w:t>
+                <w:t xml:space="preserve">Thomas Pudlarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Smolenschi</w:t>
+                <w:t xml:space="preserve">Béranger Lekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (9), pp.105553. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2025.105553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41416-025-03172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05302028v1</w:t>
+                <w:t xml:space="preserve">inserm-05233511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying health conditions associated with an increased risk of pancreatic ductal adenocarcinoma at medium term in nationwide electronic health records of primary care physicians</w:t>
+                <w:t xml:space="preserve">The rising tides of cancers among young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Rassy</w:t>
+                <w:t xml:space="preserve">F. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzette Delaloge</w:t>
+                <w:t xml:space="preserve">E. Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Slaouti</w:t>
+                <w:t xml:space="preserve">B. Achutti-Duso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pudlarz</w:t>
+                <w:t xml:space="preserve">A. Boilève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béranger Lekens</w:t>
+                <w:t xml:space="preserve">C. Smolenschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (9), pp.105553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41416-025-03172-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2025.105553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05233511v1</w:t>
+                <w:t xml:space="preserve">inserm-05302028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics, treatment patterns and survival of patients with high-risk early hormone receptor-positive breast cancer in French real-world settings: an exploratory study of the CANTO cohort</w:t>
               </w:r>
@@ -592,1273 +592,1273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Factors in Patients with Metastatic Spinal Cord Compression Secondary to Lung Cancer—A Retrospective UK Single-Centre Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pattern and risk factors of isolated local relapse among women with hormone receptor-positive and HER2-negative breast cancer and lymph node involvement: 10-year follow-up analysis of the PACS 01 and PACS 04 trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vassiliou</w:t>
+                <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temidayo Osunronbi</w:t>
+                <w:t xml:space="preserve">Alessandro Viansone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthia Enyioma</w:t>
+                <w:t xml:space="preserve">Magali Lacroix-Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Rago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Afroditi Karathanasi</w:t>
+                <w:t xml:space="preserve">Sofia Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15184432⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 199 (2), pp.371-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-023-06912-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04564123v1</w:t>
+                <w:t xml:space="preserve">hal-04501568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exosomes in the Diagnosis and Treatment of Renal Cell Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Boussios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stergios Boussios</w:t>
+                <w:t xml:space="preserve">Perry Devo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perry Devo</w:t>
+                <w:t xml:space="preserve">Iain C A Goodall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain C A Goodall</w:t>
+                <w:t xml:space="preserve">Konstantinos Sirlantzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aruni Ghose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (18), pp.14356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms241814356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04563864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Antibody–Drug Conjugate Revolution in Breast Cancer: The Road Ahead</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Telehealth in breast cancer following the coronavirus disease 2019 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zeghondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grinda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Rassy</w:t>
+                <w:t xml:space="preserve">Pietro Lapidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pistilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Treatment Options in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11864-023-01092-1⟩</w:t>
+              <w:t xml:space="preserve">Exploration of Targeted Anti-tumor Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (6), pp.1249 - 1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37349/etat.2023.00195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04564114v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04563875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telehealth in breast cancer following the coronavirus disease 2019 pandemic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Rassy</w:t>
+                <w:t xml:space="preserve">The paradigm shift to precision oncology between political will and cultural acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Lapidari</w:t>
+                <w:t xml:space="preserve">J.-M. Heard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Eid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pistilli</w:t>
+                <w:t xml:space="preserve">F. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploration of Targeted Anti-tumor Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (6), pp.1249 - 1259. </w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (5), pp.101622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37349/etat.2023.00195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2023.101622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04563875v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04521235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradigm shift to precision oncology between political will and cultural acceptance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Antibody–Drug Conjugate Revolution in Breast Cancer: The Road Ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Heard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Andre</w:t>
+                <w:t xml:space="preserve">Thomas Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pistilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2023.101622⟩</w:t>
+              <w:t xml:space="preserve">Current Treatment Options in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), pp.466 - 467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11864-023-01092-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04521235v1</w:t>
+                <w:t xml:space="preserve">inserm-04564114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern and risk factors of isolated local relapse among women with hormone receptor-positive and HER2-negative breast cancer and lymph node involvement: 10-year follow-up analysis of the PACS 01 and PACS 04 trials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Antibody–Drug Conjugate Revolution in Breast Cancer: The Road Ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pistilli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-023-06912-4⟩</w:t>
+              <w:t xml:space="preserve">Current Treatment Options in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), pp.442 - 465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11864-023-01072-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501568v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04563828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody–Drug Conjugate Revolution in Breast Cancer: The Road Ahead</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Can Precision Oncology Benefit Patients With Cancers of Unknown Primary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pistilli</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Treatment Options in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11864-023-01072-5⟩</w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (10), pp.829-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oncolo/oyad248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04563828v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04564091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Precision Oncology Benefit Patients With Cancers of Unknown Primary?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hallmarks of the Tumour Microenvironment of Gliomas and Its Interaction with Emerging Immunotherapy Modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian A Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjana Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aruni Ghose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayali D Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sola Adeleke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oncolo/oyad248⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (17), pp.13215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241713215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04564091v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04563908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallmarks of the Tumour Microenvironment of Gliomas and Its Interaction with Emerging Immunotherapy Modalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Biology to Diagnosis and Treatment: The Ariadne’s Thread in Cancer of Unknown Primary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gadiel Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian A Linares</w:t>
+                <w:t xml:space="preserve">Fine Aliyuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjana Varghese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aruni Ghose</w:t>
+                <w:t xml:space="preserve">Denis Taiwo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayali D Shinde</w:t>
+                <w:t xml:space="preserve">Kehinde Adekeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sola Adeleke</w:t>
+                <w:t xml:space="preserve">Godwin Agada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (17), pp.13215. </w:t>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.5588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241713215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04563908v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04563990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Biology to Diagnosis and Treatment: The Ariadne’s Thread in Cancer of Unknown Primary</w:t>
+                <w:t xml:space="preserve">Prognostic Factors in Patients with Metastatic Spinal Cord Compression Secondary to Lung Cancer—A Retrospective UK Single-Centre Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Gadiel Mathew</w:t>
+                <w:t xml:space="preserve">Anna Vassiliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Aliyuda</w:t>
+                <w:t xml:space="preserve">Temidayo Osunronbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Taiwo</w:t>
+                <w:t xml:space="preserve">Synthia Enyioma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kehinde Adekeye</w:t>
+                <w:t xml:space="preserve">Gerardo Rago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godwin Agada</w:t>
+                <w:t xml:space="preserve">Afroditi Karathanasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (6), pp.5588. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (18), pp.4432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24065588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15184432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04563990v1</w:t>
+                <w:t xml:space="preserve">inserm-04564123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Standards in the Management of Early and Locally Advanced Cervical Cancer: Update on the Benefit of Neoadjuvant/Adjuvant Strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuedan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1948,51 +1948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing Patients with Locally Advanced Cervical Cancer Access to Brachytherapy: Experience from a Referral Network for Women Treated in Overseas France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Bentahila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Svrcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,51 +2203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of site-specific therapy for cancers of unknown of primary: A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Bakouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,51 +2337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The currently declining incidence of cancer of unknown primary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Pavlidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2597,51 +2597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gustaveroussy.fr/en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesp.inserm.fr/en/agent/el-rassy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05302028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rassy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Achutti-Duso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boil&#232;ve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smolenschi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2025.105553" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05233511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rassy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Delaloge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Slaouti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pudlarz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Lekens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-025-03172-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giugliano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103994" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04564123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vassiliou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temidayo Osunronbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Enyioma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rago" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Karathanasi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15184432" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Boussios" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Devo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain C A Goodall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruni Ghose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814356" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04564114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grinda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pistilli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11864-023-01092-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563875v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zeghondy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lapidari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Eid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/etat.2023.00195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04521235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2023.101622" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501568v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Viansone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rivera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-023-06912-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11864-023-01072-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04564091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyad248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A Linares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Varghese" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayali D Shinde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sola Adeleke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gadiel Mathew" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fine Aliyuda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Taiwo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehinde Adekeye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwin Agada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065588" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuedan Zhou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Achkar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Espenel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14102449" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Bentahila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sacino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Bougas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14122935" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Parent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taieb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2020.102059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Bakouny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni K. Choueiri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer M. van Allen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fizazi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.12.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pavlidis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2019.06.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gustaveroussy.fr/en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesp.inserm.fr/en/agent/el-rassy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05233511v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rassy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Delaloge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Slaouti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pudlarz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Lekens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-025-03172-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05302028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rassy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Achutti-Duso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boil&#232;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smolenschi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2025.105553" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giugliano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103994" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Viansone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rivera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-023-06912-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Boussios" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Devo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain C A Goodall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruni Ghose" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zeghondy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lapidari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Eid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pistilli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/etat.2023.00195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04521235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2023.101622" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04564114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grinda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11864-023-01092-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11864-023-01072-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04564091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyad248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A Linares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Varghese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayali D Shinde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sola Adeleke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gadiel Mathew" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fine Aliyuda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Taiwo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehinde Adekeye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwin Agada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065588" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04564123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vassiliou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temidayo Osunronbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Enyioma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rago" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Karathanasi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15184432" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuedan Zhou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Achkar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Espenel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14102449" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Bentahila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sacino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Bougas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14122935" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Parent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taieb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2020.102059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Bakouny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni K. Choueiri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer M. van Allen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fizazi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.12.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pavlidis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2019.06.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>