--- v1 (2026-04-01)
+++ v2 (2026-05-17)
@@ -156,2301 +156,2435 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying health conditions associated with an increased risk of pancreatic ductal adenocarcinoma at medium term in nationwide electronic health records of primary care physicians</w:t>
+                <w:t xml:space="preserve">Genomic landscape of metastatic breast cancers in young adults: a liquid biopsy analysis of women aged 20–40 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Rassy</w:t>
+                <w:t xml:space="preserve">Ernest Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzette Delaloge</w:t>
+                <w:t xml:space="preserve">Cyril Roussel-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Slaouti</w:t>
+                <w:t xml:space="preserve">Federica Giugliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pudlarz</w:t>
+                <w:t xml:space="preserve">Julia Dixon-Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béranger Lekens</w:t>
+                <w:t xml:space="preserve">Alessandra Spata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">The Breast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 85, pp.104690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41416-025-03172-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.breast.2025.104690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05233511v1</w:t>
+                <w:t xml:space="preserve">inserm-05610913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rising tides of cancers among young adults</w:t>
+                <w:t xml:space="preserve">Identifying health conditions associated with an increased risk of pancreatic ductal adenocarcinoma at medium term in nationwide electronic health records of primary care physicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. André</w:t>
+                <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rassy</w:t>
+                <w:t xml:space="preserve">Suzette Delaloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Achutti-Duso</w:t>
+                <w:t xml:space="preserve">Yannis Slaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boilève</w:t>
+                <w:t xml:space="preserve">Thomas Pudlarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Smolenschi</w:t>
+                <w:t xml:space="preserve">Béranger Lekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (9), pp.105553. </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2025.105553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41416-025-03172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05302028v1</w:t>
+                <w:t xml:space="preserve">inserm-05233511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics, treatment patterns and survival of patients with high-risk early hormone receptor-positive breast cancer in French real-world settings: an exploratory study of the CANTO cohort</w:t>
+                <w:t xml:space="preserve">The rising tides of cancers among young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giugliano</w:t>
+                <w:t xml:space="preserve">F. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bertaut</w:t>
+                <w:t xml:space="preserve">E. Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Blanc</w:t>
+                <w:t xml:space="preserve">B. Achutti-Duso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Martin</w:t>
+                <w:t xml:space="preserve">A. Boilève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fournier</w:t>
+                <w:t xml:space="preserve">C. Smolenschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMO Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (12), </w:t>
+              <w:t xml:space="preserve">, 2025, 10 (9), pp.105553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.103994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2025.105553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831746v1</w:t>
+                <w:t xml:space="preserve">inserm-05302028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern and risk factors of isolated local relapse among women with hormone receptor-positive and HER2-negative breast cancer and lymph node involvement: 10-year follow-up analysis of the PACS 01 and PACS 04 trials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics, treatment patterns and survival of patients with high-risk early hormone receptor-positive breast cancer in French real-world settings: an exploratory study of the CANTO cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Filleron</w:t>
+                <w:t xml:space="preserve">F. Giugliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Viansone</w:t>
+                <w:t xml:space="preserve">A. Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Lacroix-Triki</w:t>
+                <w:t xml:space="preserve">J. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Rivera</w:t>
+                <w:t xml:space="preserve">A. L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-023-06912-4⟩</w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.103994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501568v1</w:t>
+                <w:t xml:space="preserve">hal-04831746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosomes in the Diagnosis and Treatment of Renal Cell Cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognostic Factors in Patients with Metastatic Spinal Cord Compression Secondary to Lung Cancer—A Retrospective UK Single-Centre Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perry Devo</w:t>
+                <w:t xml:space="preserve">Anna Vassiliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain C A Goodall</w:t>
+                <w:t xml:space="preserve">Temidayo Osunronbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Sirlantzis</w:t>
+                <w:t xml:space="preserve">Synthia Enyioma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aruni Ghose</w:t>
+                <w:t xml:space="preserve">Gerardo Rago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afroditi Karathanasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241814356⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (18), pp.4432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15184432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04563864v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04564123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telehealth in breast cancer following the coronavirus disease 2019 pandemic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pattern and risk factors of isolated local relapse among women with hormone receptor-positive and HER2-negative breast cancer and lymph node involvement: 10-year follow-up analysis of the PACS 01 and PACS 04 trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Lapidari</w:t>
+                <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Eid</w:t>
+                <w:t xml:space="preserve">Alessandro Viansone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pistilli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Lacroix-Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploration of Targeted Anti-tumor Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37349/etat.2023.00195⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 199 (2), pp.371-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-023-06912-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04563875v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradigm shift to precision oncology between political will and cultural acceptance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Telehealth in breast cancer following the coronavirus disease 2019 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Andre</w:t>
+                <w:t xml:space="preserve">Jean Zeghondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Lapidari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pistilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2023.101622⟩</w:t>
+              <w:t xml:space="preserve">Exploration of Targeted Anti-tumor Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (6), pp.1249 - 1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37349/etat.2023.00195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04521235v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04563875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Antibody–Drug Conjugate Revolution in Breast Cancer: The Road Ahead</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pistilli</w:t>
+                <w:t xml:space="preserve">The paradigm shift to precision oncology between political will and cultural acceptance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Heard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Treatment Options in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11864-023-01092-1⟩</w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (5), pp.101622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2023.101622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04564114v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04521235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody–Drug Conjugate Revolution in Breast Cancer: The Road Ahead</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exosomes in the Diagnosis and Treatment of Renal Cell Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Boussios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perry Devo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain C A Goodall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Sirlantzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aruni Ghose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Treatment Options in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11864-023-01072-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (18), pp.14356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241814356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04563828v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04563864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Precision Oncology Benefit Patients With Cancers of Unknown Primary?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Correction to: Antibody–Drug Conjugate Revolution in Breast Cancer: The Road Ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Andre</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pistilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oncolo/oyad248⟩</w:t>
+              <w:t xml:space="preserve">Current Treatment Options in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), pp.466 - 467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11864-023-01092-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04564091v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04564114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallmarks of the Tumour Microenvironment of Gliomas and Its Interaction with Emerging Immunotherapy Modalities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibody–Drug Conjugate Revolution in Breast Cancer: The Road Ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pistilli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241713215⟩</w:t>
+              <w:t xml:space="preserve">Current Treatment Options in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), pp.442 - 465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11864-023-01072-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04563908v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04563828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Biology to Diagnosis and Treatment: The Ariadne’s Thread in Cancer of Unknown Primary</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Precision Oncology Benefit Patients With Cancers of Unknown Primary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24065588⟩</w:t>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (10), pp.829-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oncolo/oyad248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04563990v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04564091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic Factors in Patients with Metastatic Spinal Cord Compression Secondary to Lung Cancer—A Retrospective UK Single-Centre Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hallmarks of the Tumour Microenvironment of Gliomas and Its Interaction with Emerging Immunotherapy Modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temidayo Osunronbi</w:t>
+                <w:t xml:space="preserve">Christian A Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthia Enyioma</w:t>
+                <w:t xml:space="preserve">Anjana Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aruni Ghose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Rago</w:t>
+                <w:t xml:space="preserve">Sayali D Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afroditi Karathanasi</w:t>
+                <w:t xml:space="preserve">Sola Adeleke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (18), pp.4432. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (17), pp.13215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15184432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms241713215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04564123v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04563908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Standards in the Management of Early and Locally Advanced Cervical Cancer: Update on the Benefit of Neoadjuvant/Adjuvant Strategies.</w:t>
+                <w:t xml:space="preserve">From Biology to Diagnosis and Treatment: The Ariadne’s Thread in Cancer of Unknown Primary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuedan Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Rassy</w:t>
+                <w:t xml:space="preserve">Beatrice Gadiel Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Coutte</w:t>
+                <w:t xml:space="preserve">Fine Aliyuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Achkar</w:t>
+                <w:t xml:space="preserve">Denis Taiwo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Espenel</w:t>
+                <w:t xml:space="preserve">Kehinde Adekeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godwin Agada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14102449⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), pp.5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686656v1</w:t>
+                <w:t xml:space="preserve">inserm-04563990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing Patients with Locally Advanced Cervical Cancer Access to Brachytherapy: Experience from a Referral Network for Women Treated in Overseas France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Current Standards in the Management of Early and Locally Advanced Cervical Cancer: Update on the Benefit of Neoadjuvant/Adjuvant Strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuedan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefanos Bougas</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Espenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14122935⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14102449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587102v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive overview of promising biomarkers in stage II colorectal cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Providing Patients with Locally Advanced Cervical Cancer Access to Brachytherapy: Experience from a Referral Network for Women Treated in Overseas France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Bentahila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Svrcek</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Taieb</w:t>
+                <w:t xml:space="preserve">Florence Sacino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanos Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Treatment Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ctrv.2020.102059⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14122935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492180v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of site-specific therapy for cancers of unknown of primary: A meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A comprehensive overview of promising biomarkers in stage II colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Fizazi</w:t>
+                <w:t xml:space="preserve">Magali Svrcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.12.016⟩</w:t>
+              <w:t xml:space="preserve">Cancer Treatment Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88, pp.102059 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctrv.2020.102059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489893v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The role of site-specific therapy for cancers of unknown of primary: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Bakouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni K. Choueiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliezer M. van Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Fizazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.118 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2019.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The currently declining incidence of cancer of unknown primary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Pavlidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61, pp.139 - 141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.canep.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2597,51 +2731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gustaveroussy.fr/en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesp.inserm.fr/en/agent/el-rassy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05233511v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rassy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Delaloge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Slaouti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pudlarz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Lekens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-025-03172-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05302028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rassy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Achutti-Duso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boil&#232;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smolenschi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2025.105553" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831746v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giugliano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103994" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Viansone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rivera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-023-06912-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Boussios" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Devo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain C A Goodall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruni Ghose" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zeghondy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lapidari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Eid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pistilli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/etat.2023.00195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04521235v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2023.101622" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04564114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grinda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11864-023-01092-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11864-023-01072-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04564091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyad248" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563908v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A Linares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Varghese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayali D Shinde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sola Adeleke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gadiel Mathew" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fine Aliyuda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Taiwo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehinde Adekeye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwin Agada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065588" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04564123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vassiliou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temidayo Osunronbi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Enyioma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rago" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Karathanasi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15184432" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuedan Zhou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Achkar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Espenel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14102449" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Bentahila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sacino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Bougas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14122935" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Parent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taieb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2020.102059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Bakouny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni K. Choueiri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer M. van Allen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fizazi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.12.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pavlidis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2019.06.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gustaveroussy.fr/en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cesp.inserm.fr/en/agent/el-rassy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05610913v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Diab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Roussel-Simonin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giugliano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dixon-Douglas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Spata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2025.104690" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05233511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Rassy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Delaloge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Slaouti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pudlarz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Lekens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-025-03172-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05302028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rassy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Achutti-Duso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boil&#232;ve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smolenschi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2025.105553" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giugliano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.103994" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04564123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vassiliou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temidayo Osunronbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Synthia Enyioma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rago" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afroditi Karathanasi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15184432" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Viansone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rivera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-023-06912-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zeghondy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Lapidari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Eid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pistilli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37349/etat.2023.00195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04521235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Heard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2023.101622" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Boussios" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Devo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain C A Goodall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruni Ghose" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241814356" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04564114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grinda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11864-023-01092-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11864-023-01072-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04564091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oncolo/oyad248" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563908v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A Linares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Varghese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayali D Shinde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sola Adeleke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713215" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04563990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gadiel Mathew" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fine Aliyuda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Taiwo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kehinde Adekeye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwin Agada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065588" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuedan Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Achkar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Espenel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14102449" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Bentahila" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sacino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Bougas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14122935" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492180v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Parent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Svrcek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taieb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctrv.2020.102059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489893v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Bakouny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni K. Choueiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer M. van Allen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Fizazi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2019.12.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Pavlidis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2019.06.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>