--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-3525-7063</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">235009539</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -192,3139 +213,3264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRUST: the HPC open-source CFD platform – from CPU to GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjn/2025050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateau-Rayleigh instability in a capillary: assessing the importance of inertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rykner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1001, pp.A15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2024.1024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microlayer evaporation during bubble growth in nucleate boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassiano Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 231, pp.125860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04649101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerically robust, parallel-friendly variant of BiCGSTAB for the semi-implicit integration of the viscous term in Smoothed Particle Hydrodynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the hydrodynamics and the reaction-rate formulation in modeling infinitely fast irreversible reactions in a turbulent un-baffled chemical reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Zago</w:t>
+                <w:t xml:space="preserve">E. Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Centorrino</w:t>
+                <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Dalrymple</w:t>
+                <w:t xml:space="preserve">M.G. Rodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Hérault</w:t>
+                <w:t xml:space="preserve">U. Bieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111413⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209 (3), pp.291-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00986445.2020.1864627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891626v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04083195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the hydrodynamics and the reaction-rate formulation in modeling infinitely fast irreversible reactions in a turbulent un-baffled chemical reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A numerically robust, parallel-friendly variant of BiCGSTAB for the semi-implicit integration of the viscous term in Smoothed Particle Hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bois</w:t>
+                <w:t xml:space="preserve">Giuseppe Bilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Rodio</w:t>
+                <w:t xml:space="preserve">Vito Zago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Bieder</w:t>
+                <w:t xml:space="preserve">Veronica Centorrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bertrand</w:t>
+                <w:t xml:space="preserve">Robert Dalrymple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00986445.2020.1864627⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 466, pp.111413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04083195v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the hydrodynamics in a turbulent un-baffled vortex reactor at two different stirring Reynolds numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Rodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 384, pp.111450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04398443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A well-resolved numerical study of a turbulent buoyant helium jet in a highly-confined two-vented enclosure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">Validation of the hydrodynamics in a turbulent un-baffled stirred tank: A necessity for vortex-reactor precipitation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Rodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanshu Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+                <w:t xml:space="preserve">N. Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120470⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 214, pp.115426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2019.115426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998143v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02526170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the hydrodynamics in a turbulent un-baffled stirred tank: A necessity for vortex-reactor precipitation studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">U. Bieder</w:t>
+                <w:t xml:space="preserve">A well-resolved numerical study of a turbulent buoyant helium jet in a highly-confined two-vented enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Leterrier</w:t>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2019.115426⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.120470:1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02526170v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy Improvements for Single Precision Implementations of the SPH Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Zago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (10), pp.774-787. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10618562.2020.1836357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of experimental measurements and large eddy simulations for a helium release in a two vents enclosure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (17), pp.8935-8953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.07.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly resolved large eddy simulations of a binary mixture flow in a cavity with two vents: Influence of the computational domain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (17), pp.8856-8873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective-absolute and dripping-jetting transitions in core-annular flow within fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rykner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bruneton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference of the International Marangoni Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nebrija, Jun 2025, Madrid, Spain. pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of Plateau-Rayleigh instability in capillary tubes of fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rykner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presenting the multi-phase solver implemented in the open source TrioCFD code based on the TRUST HPC platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Near-wall heat transfer phenomena during bubble growth in nucleate boiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassiano Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Houedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNA+MC 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ExHFT-10 - 10th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rhodes, Greece. pp.94-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04804554v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05043044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of the CFD open-source HPC platform TRUST on GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNA+MC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.03004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202430203004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04804545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code coupling for the Tube Support Plate clogging in steam generators</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Presenting the multi-phase solver implemented in the open source TrioCFD code based on the TRUST HPC platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gerschenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Burlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMC 2024 - XXVI Fluid Mechanics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SNA+MC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.03001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202430203001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04713963v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04804554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of a moderate hydrogen leakage in a typical two-vented fuel cell configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Code coupling for the Tube Support Plate clogging in steam generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Couvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gyuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Omnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hydrogen Safety (ICHS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Edinburgh (virtual), United Kingdom</w:t>
+              <w:t xml:space="preserve">FMC 2024 - XXVI Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04411171v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04713963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of a moderate hydrogen leakage in a typical two-vented fuel cell configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anida Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elie Saikali</w:t>
+                <w:t xml:space="preserve">Christophe Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Hydrogen Safety (ICHS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Edinburgh (virtual), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334748v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04411171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Hydrodynamics in a Turbulent Un-Baffled Vortex-Reactor at Two Different Stirring Reynolds Numbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nikos Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Thermal Hydraulics 2020 (ATH-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Palaiseau (virtual), France. pp.363-376</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04417856v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of confinement effect and flow structure in case of hydrogen release in a two-vented cavity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validation of the Hydrodynamics in a Turbulent Un-Baffled Vortex-Reactor at Two Different Stirring Reynolds Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giovanna Rodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Bieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Meyer, Jul 2019, Wicklow, Ireland. pp.1080</w:t>
+              <w:t xml:space="preserve">Advances in Thermal Hydraulics 2020 (ATH-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Palaiseau (virtual), France. pp.363-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307677v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04417856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du confinement sur le développement d’un panache léger turbulent au sein d’une cavité munie de deux évents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Numerical assessment of confinement effect and flow structure in case of hydrogen release in a two-vented cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanshu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2019, Brest, France. pp.255235</w:t>
+              <w:t xml:space="preserve">International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Meyer, Jul 2019, Wicklow, Ireland. pp.1080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307680v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effet du confinement sur le développement d’un panache léger turbulent au sein d’une cavité munie de deux évents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2019, Brest, France. pp.255235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187220v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629387v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Highly resolve large eddy simulations of a transitional air-helium buoyant jet in a two vented enclosure: validation against particle image velocimetry experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3334,114 +3480,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fluid mechanics [physics.class-ph]. Sorbonne Université, 2018. English. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+              <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Sorbonne Université, 2018. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SORUS023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01777609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3509,51 +3655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC17F650"/>
+    <w:nsid w:val="4E734277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3740,51 +3886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-saikali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3525-7063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273803v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruneton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rykner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Nikolayev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04649101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiano Tecchio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Houedec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125860" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03891626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bilotta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Zago" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Centorrino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;rault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111413" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04083195v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Rodio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bieder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2020.1864627" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04398443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burlot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02526170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115426" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04100641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1836357" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reiss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerschenfeld" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gorsse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430203001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430203004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04713963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Couvez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gyuran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Leterrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04411171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anida Khizar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04417856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Rodio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629387v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01777609v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-saikali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3525-7063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235009539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruneton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rykner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Nikolayev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04649101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiano Tecchio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Houedec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04083195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Rodio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bieder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2020.1864627" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03891626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bilotta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Zago" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Centorrino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;rault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04398443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burlot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111450" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02526170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04100641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1836357" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05043044v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430203004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reiss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerschenfeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gorsse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430203001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04713963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Couvez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gyuran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Leterrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04411171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anida Khizar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04417856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Rodio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01777609v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>