--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -602,364 +602,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04649101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the hydrodynamics and the reaction-rate formulation in modeling infinitely fast irreversible reactions in a turbulent un-baffled chemical reactor</w:t>
+                <w:t xml:space="preserve">A numerically robust, parallel-friendly variant of BiCGSTAB for the semi-implicit integration of the viscous term in Smoothed Particle Hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Saikali</w:t>
+                <w:t xml:space="preserve">Giuseppe Bilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bois</w:t>
+                <w:t xml:space="preserve">Vito Zago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Rodio</w:t>
+                <w:t xml:space="preserve">Veronica Centorrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Bieder</w:t>
+                <w:t xml:space="preserve">Robert Dalrymple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bertrand</w:t>
+                <w:t xml:space="preserve">Alexis Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 209 (3), pp.291-321. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 466, pp.111413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00986445.2020.1864627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04083195v1</w:t>
+                <w:t xml:space="preserve">hal-03891626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerically robust, parallel-friendly variant of BiCGSTAB for the semi-implicit integration of the viscous term in Smoothed Particle Hydrodynamics</w:t>
+                <w:t xml:space="preserve">Influence of the hydrodynamics and the reaction-rate formulation in modeling infinitely fast irreversible reactions in a turbulent un-baffled chemical reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Bilotta</w:t>
+                <w:t xml:space="preserve">E. Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Zago</w:t>
+                <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Centorrino</w:t>
+                <w:t xml:space="preserve">M.G. Rodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Dalrymple</w:t>
+                <w:t xml:space="preserve">U. Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Hérault</w:t>
+                <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 466, pp.111413. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209 (3), pp.291-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00986445.2020.1864627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891626v1</w:t>
+                <w:t xml:space="preserve">cea-04083195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the hydrodynamics in a turbulent un-baffled vortex reactor at two different stirring Reynolds numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Rodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1010,90 +1010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the hydrodynamics in a turbulent un-baffled stirred tank: A necessity for vortex-reactor precipitation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Rodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1291,77 +1291,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy Improvements for Single Precision Implementations of the SPH Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Zago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (10), pp.774-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1634,51 +1634,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1914,168 +1914,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-wall heat transfer phenomena during bubble growth in nucleate boiling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bois</w:t>
+                <w:t xml:space="preserve">Presenting the multi-phase solver implemented in the open source TrioCFD code based on the TRUST HPC platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gerschenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ExHFT-10 - 10th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SNA+MC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.03001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202430203001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05043044v1</w:t>
+                <w:t xml:space="preserve">cea-04804554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of the CFD open-source HPC platform TRUST on GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2094,327 +2099,322 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNA+MC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.03004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202430203004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04804545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presenting the multi-phase solver implemented in the open source TrioCFD code based on the TRUST HPC platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gerschenfeld</w:t>
+                <w:t xml:space="preserve">Code coupling for the Tube Support Plate clogging in steam generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Couvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gyuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Burlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNA+MC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FMC 2024 - XXVI Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202430203001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04804554v1</w:t>
+                <w:t xml:space="preserve">cea-04713963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code coupling for the Tube Support Plate clogging in steam generators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Omnes</w:t>
+                <w:t xml:space="preserve">Near-wall heat transfer phenomena during bubble growth in nucleate boiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassiano Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Houedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMC 2024 - XXVI Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">ExHFT-10 - 10th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rhodes, Greece. pp.94-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04713963v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05043044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of a moderate hydrogen leakage in a typical two-vented fuel cell configuration</w:t>
               </w:r>
@@ -2676,77 +2676,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giovanna Rodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Thermal Hydraulics 2020 (ATH-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Palaiseau (virtual), France. pp.363-376</w:t>
@@ -3227,191 +3227,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Highly resolve large eddy simulations of a transitional air-helium buoyant jet in a two vented enclosure: validation against particle image velocimetry experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sergent</w:t>
+                <w:t xml:space="preserve">G. Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,51 +3318,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3480,114 +3372,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
+                <w:t xml:space="preserve">Modélisation numérique d'un jet flottant air-hélium dans une cavité avec deux évents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Sorbonne Université, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SORUS023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01777609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3655,51 +3547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E734277"/>
+    <w:nsid w:val="CD26CB86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3886,51 +3778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-saikali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3525-7063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235009539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruneton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rykner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Nikolayev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04649101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiano Tecchio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Houedec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04083195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Rodio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bieder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2020.1864627" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03891626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bilotta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Zago" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Centorrino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;rault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111413" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04398443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burlot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111450" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02526170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04100641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1836357" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05043044v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430203004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reiss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerschenfeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gorsse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430203001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04713963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Couvez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gyuran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Leterrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04411171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anida Khizar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04417856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Rodio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01777609v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-saikali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3525-7063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235009539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruneton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rykner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Nikolayev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04649101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiano Tecchio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Houedec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03891626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bilotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Zago" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Centorrino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04083195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Rodio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bieder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2020.1864627" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04398443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burlot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111450" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02526170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04100641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1836357" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reiss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerschenfeld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gorsse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430203001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430203004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04713963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Couvez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gyuran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Leterrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05043044v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04411171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anida Khizar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04417856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Rodio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01777609v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>