--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">235009539</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=y7KK9cIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,1444 +234,1444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRUST: the HPC open-source CFD platform – from CPU to GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjn/2025050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateau-Rayleigh instability in a capillary: assessing the importance of inertia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rykner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1001, pp.A15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2024.1024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microlayer evaporation during bubble growth in nucleate boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassiano Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 231, pp.125860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04649101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerically robust, parallel-friendly variant of BiCGSTAB for the semi-implicit integration of the viscous term in Smoothed Particle Hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Zago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Centorrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dalrymple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 466, pp.111413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the hydrodynamics and the reaction-rate formulation in modeling infinitely fast irreversible reactions in a turbulent un-baffled chemical reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Rodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 209 (3), pp.291-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00986445.2020.1864627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04083195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the hydrodynamics in a turbulent un-baffled vortex reactor at two different stirring Reynolds numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Rodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 384, pp.111450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04398443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the hydrodynamics in a turbulent un-baffled stirred tank: A necessity for vortex-reactor precipitation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Rodio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Rodio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 214, pp.115426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2019.115426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02526170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-resolved numerical study of a turbulent buoyant helium jet in a highly-confined two-vented enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanshu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 163, pp.120470:1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy Improvements for Single Precision Implementations of the SPH Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Zago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (10), pp.774-787. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10618562.2020.1836357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of experimental measurements and large eddy simulations for a helium release in a two vents enclosure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (17), pp.8935-8953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.07.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly resolved large eddy simulations of a binary mixture flow in a cavity with two vents: Influence of the computational domain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (17), pp.8856-8873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1660,1709 +1681,1709 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective-absolute and dripping-jetting transitions in core-annular flow within fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rykner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Dietze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bruneton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference of the International Marangoni Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nebrija, Jun 2025, Madrid, Spain. pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of Plateau-Rayleigh instability in capillary tubes of fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rykner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presenting the multi-phase solver implemented in the open source TrioCFD code based on the TRUST HPC platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Performances of the CFD open-source HPC platform TRUST on GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alan Burlot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNA+MC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.03001, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202430203001⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.03004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202430203004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04804554v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04804545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of the CFD open-source HPC platform TRUST on GPUs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Presenting the multi-phase solver implemented in the open source TrioCFD code based on the TRUST HPC platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gerschenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ledac</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Burlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNA+MC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.03004, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202430203004⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.03001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202430203001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04804545v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04804554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code coupling for the Tube Support Plate clogging in steam generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Couvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gyuran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FMC 2024 - XXVI Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04713963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-wall heat transfer phenomena during bubble growth in nucleate boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassiano Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Houedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Le Houedec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ExHFT-10 - 10th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rhodes, Greece. pp.94-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05043044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of a moderate hydrogen leakage in a typical two-vented fuel cell configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ledac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anida Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hydrogen Safety (ICHS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Edinburgh (virtual), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04411171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the Hydrodynamics in a Turbulent Un-Baffled Vortex-Reactor at Two Different Stirring Reynolds Numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Giovanna Rodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Thermal Hydraulics 2020 (ATH-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Palaiseau (virtual), France. pp.363-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04417856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of confinement effect and flow structure in case of hydrogen release in a two-vented cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanshu Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Meyer, Jul 2019, Wicklow, Ireland. pp.1080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du confinement sur le développement d’un panache léger turbulent au sein d’une cavité munie de deux évents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanshu Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, Aug 2019, Brest, France. pp.255235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of an air-helium buoyant jet in a two vented enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM-ECFD 2018 - 7th European Conference on Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulations of an air-helium buoyant jet in a two vented enclosure: influence of the outlet boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly resolve large eddy simulations of a transitional air-helium buoyant jet in a two vented enclosure: validation against particle image velocimetry experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saikali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3372,114 +3393,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d'un jet flottant air-hélium dans une cavité avec deux évents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Saikali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Sorbonne Université, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018SORUS023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01777609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3547,51 +3568,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD26CB86"/>
+    <w:nsid w:val="53CAF80A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3778,51 +3799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-saikali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3525-7063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235009539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruneton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bourgeois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025050" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rykner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Nikolayev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1024" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04649101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiano Tecchio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Houedec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125860" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03891626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bilotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Zago" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Centorrino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;rault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04083195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Rodio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bieder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2020.1864627" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04398443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burlot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111450" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02526170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115426" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04100641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1836357" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reiss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerschenfeld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gorsse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430203001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430203004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04713963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Couvez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gyuran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Leterrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05043044v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04411171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anida Khizar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04417856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Rodio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01777609v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elie-saikali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3525-7063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235009539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=y7KK9cIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruneton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bourgeois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025050" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rykner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Nikolayev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04649101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiano Tecchio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cariteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Houedec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03891626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bilotta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Zago" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Centorrino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dalrymple" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;rault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111413" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04083195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saikali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Rodio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bieder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986445.2020.1864627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04398443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burlot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02526170v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998143v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanshu Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120470" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04100641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2020.1836357" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.07.120" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.108" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429132v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430203004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Reiss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerschenfeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gorsse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Burlot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430203001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04713963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Couvez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gyuran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Leterrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Omnes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05043044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04411171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anida Khizar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04417856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Rodio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard-Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sergent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01777609v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>