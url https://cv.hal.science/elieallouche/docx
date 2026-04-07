--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1089,165 +1089,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanités numériques, supports pédagogiques, manuel et forme scolaires : problématiques et perspectives d'évolution</w:t>
+                <w:t xml:space="preserve">Humanités numériques et formation : quels enjeux communs de l'École à l'Université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Journées d’études Pierre Guibbert Jeudi 16 et vendredi 17 mai 2019 « Le manuel scolaire, normes disciplinaires et forme scolaire : enjeux et défis à l’heure du numérique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque DHNord 2019 "Corpus et archives numériques" MESHS Lille Nord de France – 16-18 octobre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349459v1</w:t>
+                <w:t xml:space="preserve">hal-02321700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanités numériques et formation : quels enjeux communs de l'École à l'Université ?</w:t>
+                <w:t xml:space="preserve">Humanités numériques, supports pédagogiques, manuel et forme scolaires : problématiques et perspectives d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DHNord 2019 "Corpus et archives numériques" MESHS Lille Nord de France – 16-18 octobre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">14e Journées d’études Pierre Guibbert Jeudi 16 et vendredi 17 mai 2019 « Le manuel scolaire, normes disciplinaires et forme scolaire : enjeux et défis à l’heure du numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321700v1</w:t>
+                <w:t xml:space="preserve">hal-02349459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités et études numériques comme cadre d’intelligibilité, d’accompagnement et d’impulsion des transformations éducatives et territoriales.</w:t>
               </w:r>
@@ -1296,165 +1296,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tournant des humanités numériques et des digital studies Quels enjeux et quelles perspectives pour les acteurs de l'École ?</w:t>
+                <w:t xml:space="preserve">Humanités numériques et littératie dans la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d’étude de l’Association Professionnelle de l’Inspection Générale de l’Education Nationale « Le tournant des humanités numériques et des digital studies - Enjeux et perspectives pour les acteurs de l’École ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Les humanités numériques pour l’éducation - Colloque international Edcamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896512v1</w:t>
+                <w:t xml:space="preserve">hal-01896727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanités numériques et littératie dans la formation des enseignants</w:t>
+                <w:t xml:space="preserve">Le tournant des humanités numériques et des digital studies Quels enjeux et quelles perspectives pour les acteurs de l'École ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les humanités numériques pour l’éducation - Colloque international Edcamp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">journée d’étude de l’Association Professionnelle de l’Inspection Générale de l’Education Nationale « Le tournant des humanités numériques et des digital studies - Enjeux et perspectives pour les acteurs de l’École ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896727v1</w:t>
+                <w:t xml:space="preserve">hal-01896512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1530,51 +1530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB26EE08"/>
+    <w:nsid w:val="43525521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1761,51 +1761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elieallouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8015-8198" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edunumrech.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Allouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches Doria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01896767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elieallouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8015-8198" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edunumrech.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Allouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches Doria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01896767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>