--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -684,299 +684,299 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie et enjeux des formations en Humanités Numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humanités numériques, éducation et formation - Convergences et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Cycle "Numérique et apprentissages - Focus d'experts" de l'académie d'Orléans-Tours, Visioconférence - M@gistère, France. 2021, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tournant des humanités numériques dans l'éducation Enjeux, repères et chantiers (présentation dans le cadre de la journée humanités numériques et éducation, académie de Créteil, 22/06/16)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-04343276v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01896767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanités numériques, éducation et formation - Convergences et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie et enjeux des formations en Humanités Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orélie Desfriches Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Cours</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questionner les Humanités Numériques - Positions et propositions des SIC.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-914872-00-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447062v1</w:t>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">cel-01896767v1</w:t>
+                <w:t xml:space="preserve">halshs-04343276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1530,51 +1530,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43525521"/>
+    <w:nsid w:val="D9F0FDFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1761,51 +1761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elieallouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8015-8198" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edunumrech.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Allouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches Doria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01896767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elieallouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8015-8198" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edunumrech.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459387v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Allouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01896767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343276v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches Doria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>