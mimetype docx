--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -148,537 +148,537 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiosyncratic invasion trajectories of human bacterial pathogens facing temperature disturbances in soil microbial communities</w:t>
+                <w:t xml:space="preserve">Influence of EE2 exposure, age and sex on telomere length in European long-snouted seahorse (Hippocampus guttulatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prévot d'Alvise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eliette Ascensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simone Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63284-5⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 346, pp.114419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2023.114419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639981v1</w:t>
+                <w:t xml:space="preserve">hal-05155841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of EE2 exposure, age and sex on telomere length in European long-snouted seahorse (Hippocampus guttulatus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Idiosyncratic invasion trajectories of human bacterial pathogens facing temperature disturbances in soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Ascensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prévot d'Alvise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliette Ascensio</w:t>
+                <w:t xml:space="preserve">Tiffany Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 346, pp.114419. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2023.114419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63284-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155841v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European-wide dataset to uncover adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
+                <w:t xml:space="preserve">Listeria monocytogenes: Investigation of Fitness in Soil Does Not Support the Relevance of Ecotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Ascencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Felten</w:t>
+                <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.190. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.917588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01278-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.917588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03665051v1</w:t>
+                <w:t xml:space="preserve">hal-03712850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes: Investigation of Fitness in Soil Does Not Support the Relevance of Ecotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A European-wide dataset to uncover adaptive traits of Listeria monocytogenes to diverse ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sévellec</w:t>
+                <w:t xml:space="preserve">Yann Sevellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette Ascencio</w:t>
+                <w:t xml:space="preserve">Federica Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Félix</w:t>
+                <w:t xml:space="preserve">Pierre Emmanuel Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gal</w:t>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.917588. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.917588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01278-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712850v1</w:t>
+                <w:t xml:space="preserve">anses-03665051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of SGI1/PGI1 elements and resistance to extended-spectrum Cephalosporins in proteae of animal origin in France</w:t>
               </w:r>
@@ -1580,260 +1580,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence et caractérisation de l’îlot génomique de multi-résistance aux antibiotiques SGI1 chez &amp;lt;em&amp;gt;Proteus mirabilis&amp;lt;/em&amp;gt; dans le réservoir humain et animal en France</w:t>
+                <w:t xml:space="preserve">Spread of the antibiotic multi-resistance genomic island SGI1 in Proteus mirabilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">PhD Day 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François Rabelais (Tours). Tours, FRA., Sep 2013, Tours, France. 305 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750037v1</w:t>
+                <w:t xml:space="preserve">hal-02804472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of the antibiotic multi-resistance genomic island SGI1 in Proteus mirabilis</w:t>
+                <w:t xml:space="preserve">Mise en évidence et caractérisation de l’îlot génomique de multi-résistance aux antibiotiques SGI1 chez &amp;lt;em&amp;gt;Proteus mirabilis&amp;lt;/em&amp;gt; dans le réservoir humain et animal en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cloeckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Day 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université François Rabelais (Tours). Tours, FRA., Sep 2013, Tours, France. 305 p</w:t>
+              <w:t xml:space="preserve">33. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804472v1</w:t>
+                <w:t xml:space="preserve">hal-02750037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2308,51 +2308,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA6B9686"/>
+    <w:nsid w:val="E59CCE40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2539,51 +2539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliette-ascensio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639981v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascensio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63284-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot d'Alvise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114419" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03712850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascencio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.917588" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Schultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron-Monnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Lupo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2017.08.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Madec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00118-17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mereghetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Siebor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neuwirth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv154" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burucoa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madec Jean-Yves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliette-ascensio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pr&#233;vot d'Alvise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascensio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2023.114419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Raynaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63284-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03712850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S&#233;vellec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Ascencio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F&#233;lix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.917588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sevellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Palma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01278-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Schultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cloeckaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron-Monnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Lupo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2017.08.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Madec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00118-17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mereghetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Siebor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neuwirth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv154" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burucoa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madec Jean-Yves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>