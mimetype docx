--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -981,1758 +981,1494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis Maltodextrin Gene Regulation by Combined Action of Maltose Gene Regulator MalR and Pleiotropic Regulator CcpA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Grand</w:t>
+                <w:t xml:space="preserve">Identification of the general stress stimulon related to colonization in Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Hain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rincé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01147-20⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-019-01735-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322502v1</w:t>
+                <w:t xml:space="preserve">hal-02395869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the general stress stimulon related to colonization in Enterococcus faecalis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
+                <w:t xml:space="preserve">Enzymes Required for Maltodextrin Catabolism in Enterococcus faecalis Exhibit Novel Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Rincé</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor V. Blancato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin M. Espariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00038-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00203-019-01735-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02395869v1</w:t>
+                <w:t xml:space="preserve">hal-02180624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymes Required for Maltodextrin Catabolism in Enterococcus faecalis Exhibit Novel Activities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Lactobacillus salivarius Bacteriocin Abp118 on the Mouse and Pig Intestinal Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin M. Espariz</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Sturme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Jeffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anne Neville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00038-17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02180624v1</w:t>
+                <w:t xml:space="preserve">hal-05196111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Lactobacillus salivarius Bacteriocin Abp118 on the Mouse and Pig Intestinal Microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome sequences and comparative genomics of two Lactobacillus ruminis strains from the bovine and human intestinal tracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Forde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Anne Neville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle O’ Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Anne Neville</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Claesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (S1), pp.S13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-10-S1-S13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05196111v1</w:t>
+                <w:t xml:space="preserve">hal-05196118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequences and comparative genomics of two Lactobacillus ruminis strains from the bovine and human intestinal tracts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelle O’ Donnell</w:t>
+                <w:t xml:space="preserve">ace, Which Encodes an Adhesin in Enterococcus faecalis, Is Regulated by Ers and Is Involved in Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Claesson</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunella Posteraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (7), pp.2832-2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01218-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-10-S1-S13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05196118v1</w:t>
+                <w:t xml:space="preserve">hal-02180975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ace, Which Encodes an Adhesin in Enterococcus faecalis, Is Regulated by Ers and Is Involved in Virulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ers Controls Glycerol Metabolism in Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hartke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (3), pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00284-008-9308-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.01218-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02180975v1</w:t>
+                <w:t xml:space="preserve">hal-02180980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ers Controls Glycerol Metabolism in Enterococcus faecalis</w:t>
+                <w:t xml:space="preserve">Ers a Crp/Fnr-like transcriptional regulator of Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Benachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00284-008-9308-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (1), pp.71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02180980v1</w:t>
+                <w:t xml:space="preserve">hal-02180985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ers a Crp/Fnr-like transcriptional regulator of Enterococcus faecalis</w:t>
+                <w:t xml:space="preserve">Characterization of the Ers Regulon of Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76 (7), pp.3064-3074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00161-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02180985v1</w:t>
+                <w:t xml:space="preserve">hal-02180987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Ers Regulon of Enterococcus faecalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
+                <w:t xml:space="preserve">Characterization of Two Signal Transduction Systems Involved in Intracellular Macrophage Survival and Environmental Stress Response in &amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Riboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Axel Hartke</w:t>
+                <w:t xml:space="preserve">Brunella Posteraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1-3), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000106083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00161-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02180987v1</w:t>
+                <w:t xml:space="preserve">hal-04158891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Two Signal Transduction Systems Involved in Intracellular Macrophage Survival and Environmental Stress Response in &amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Relationships between Oxidative Stress Response and Virulence in &amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Muller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brunella Posteraro</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie La Carbona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (1-3), pp.140-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000103605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000106083⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04158891v1</w:t>
+                <w:t xml:space="preserve">hal-02181003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Oxidative Stress Response and Virulence in &amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Characterization of Ers, a PrfA-like regulator of Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (3), pp.410-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-695X.2005.00049.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...285 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2742,271 +2478,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of oxidative stress improves antibiotic treatment efficiency against Enterococcus faecium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rince</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Benachour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS MICRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ers, a new transcriptional regulator of Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque du club des bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3016,114 +2752,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation d'Ers, régulateur transcriptionnel impliqué dans la virulence d’&amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Caen Normandie, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008CAEN2034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05196188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3191,51 +2927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="607E77A0"/>
+    <w:nsid w:val="9C3DF35A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3422,51 +3158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliette-riboulet-bisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1205-2468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130877700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wasselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rinc&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plouhinec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf105" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gueulle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12122422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L&#233;ger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cacaci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnab043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2021.103876" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvageot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01147-20" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01735-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joyet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mokhtari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Blancato" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Espariz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00038-17" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sturme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jeffery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle O'Donnell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anne Neville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031113" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Forde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Anne Neville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle O&#8217; Donnell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claesson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-S1-S13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01218-08" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-008-9308-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3FF8412001EBE113DC4767571F55EB49587C536/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Jeune" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00161-08" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106083" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verneuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie La Carbona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000103605" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2005.00049.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rince" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196173v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Giard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05196188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CAEN2034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliette-riboulet-bisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1205-2468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130877700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wasselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rinc&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plouhinec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf105" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gueulle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12122422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L&#233;ger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cacaci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnab043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2021.103876" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvageot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01147-20" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01735-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mokhtari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Blancato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Espariz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00038-17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sturme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jeffery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle O'Donnell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anne Neville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031113" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Forde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Anne Neville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle O&#8217; Donnell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claesson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-S1-S13" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01218-08" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-008-9308-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3FF8412001EBE113DC4767571F55EB49587C536/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Jeune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00161-08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verneuil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie La Carbona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000103605" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2005.00049.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Giard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05196188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CAEN2034" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>