--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -1517,493 +1517,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ace, Which Encodes an Adhesin in Enterococcus faecalis, Is Regulated by Ers and Is Involved in Virulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ers a Crp/Fnr-like transcriptional regulator of Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
+                <w:t xml:space="preserve">André Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Abdellah Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brunella Posteraro</w:t>
+                <w:t xml:space="preserve">Yanick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.01218-08⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (1), pp.71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180975v1</w:t>
+                <w:t xml:space="preserve">hal-02180985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ers Controls Glycerol Metabolism in Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (3), pp.201-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00284-008-9308-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ers a Crp/Fnr-like transcriptional regulator of Enterococcus faecalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ace, Which Encodes an Adhesin in Enterococcus faecalis, Is Regulated by Ers and Is Involved in Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Le Jeune</w:t>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Benachour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axel Hartke</w:t>
+                <w:t xml:space="preserve">Brunella Posteraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131 (1), pp.71-74. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77 (7), pp.2832-2839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01218-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180985v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Ers Regulon of Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2067,90 +2067,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Two Signal Transduction Systems Involved in Intracellular Macrophage Survival and Environmental Stress Response in &amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunella Posteraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (1-3), pp.59-66. </w:t>
@@ -2244,51 +2244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie La Carbona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (1-3), pp.140-146. </w:t>
@@ -2365,64 +2365,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 46 (3), pp.410-418. </w:t>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Benachour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS MICRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2626,64 +2626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ers, a new transcriptional regulator of Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2927,51 +2927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C3DF35A"/>
+    <w:nsid w:val="588860BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3158,51 +3158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliette-riboulet-bisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1205-2468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130877700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wasselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rinc&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plouhinec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf105" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gueulle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12122422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L&#233;ger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cacaci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnab043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2021.103876" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvageot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01147-20" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01735-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mokhtari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Blancato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Espariz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00038-17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sturme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jeffery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle O'Donnell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anne Neville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031113" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Forde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Anne Neville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle O&#8217; Donnell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claesson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-S1-S13" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01218-08" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-008-9308-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3FF8412001EBE113DC4767571F55EB49587C536/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Jeune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00161-08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verneuil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie La Carbona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000103605" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2005.00049.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Giard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05196188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CAEN2034" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eliette-riboulet-bisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1205-2468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130877700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wasselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rinc&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plouhinec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf105" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814689v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gueulle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12122422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c L&#233;ger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2022.103982" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196079v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cacaci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnab043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2021.103876" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvageot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01147-20" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01735-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mokhtari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor V. Blancato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Espariz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00038-17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sturme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jeffery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle O'Donnell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anne Neville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031113" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Forde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Anne Neville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle O&#8217; Donnell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Claesson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-10-S1-S13" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Jeune" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-008-9308-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3FF8412001EBE113DC4767571F55EB49587C536/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebreton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01218-08" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00161-08" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106083" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verneuil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie La Carbona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000103605" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2005.00049.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196173v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Giard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05196188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CAEN2034" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>