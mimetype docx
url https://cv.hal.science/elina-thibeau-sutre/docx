--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -1754,273 +1754,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Diaz</w:t>
+                <w:t xml:space="preserve">Advances in the Clinica software platform for clinical neuroimaging studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Diaz Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Joulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2022 - Annual meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279014v1</w:t>
+                <w:t xml:space="preserve">hal-03728243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the Clinica software platform for clinical neuroimaging studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Diaz Melo</w:t>
+                <w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Thibeau-Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2022 - Annual meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728243v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI field strength predicts Alzheimer's disease: a case example of bias in the ADNI data set</w:t>
               </w:r>
@@ -2283,77 +2283,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinica: an open-source software platform for reproducible clinical neuroscience studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El-Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Diaz Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Joulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre M Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2546,51 +2546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Diaz Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Samper-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3038,51 +3038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Diaz Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,51 +3762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F314A128"/>
+    <w:nsid w:val="1832F1DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3993,51 +3993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elina-thibeau-sutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4615-0237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263495256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03500490v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497645v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Str&#246;er" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-024-01242-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chadebec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3185773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351976v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308126v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bacci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.689675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562504v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz-Melo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101694" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje Alblas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buurman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer M Wolterink" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44336-7_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03966737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz Melo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761504" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608565" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maheux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Birkenbihl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meemansa Sood" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370532v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548952" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105133v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen&#8203;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau--Sutre&#8203;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez&#8203;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani&#8203;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132147v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.09.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423072v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365775v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615163v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Collin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elina-thibeau-sutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4615-0237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263495256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03500490v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497645v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Str&#246;er" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-024-01242-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chadebec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3185773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351976v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308126v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bacci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.689675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562504v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz-Melo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101694" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje Alblas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buurman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer M Wolterink" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44336-7_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03966737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz Melo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761504" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608565" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maheux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Birkenbihl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meemansa Sood" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370532v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548952" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105133v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen&#8203;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau--Sutre&#8203;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez&#8203;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani&#8203;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132147v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.09.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423072v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365775v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615163v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Collin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>