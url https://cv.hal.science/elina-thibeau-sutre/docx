--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -2264,277 +2264,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinica: an open-source software platform for reproducible clinical neuroscience studies</w:t>
+                <w:t xml:space="preserve">Forecast Alzheimer's disease progression to better select patients for clinical trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar El-Rifai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre M Routier</w:t>
+                <w:t xml:space="preserve">Etienne Maheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Birkenbihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Thibeau-Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meemansa Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRI Together 2021 - A global workshop on Open Science and Reproducible MR Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+              <w:t xml:space="preserve">ISCB 2021: 42nd Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513920v1</w:t>
+                <w:t xml:space="preserve">hal-03483237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecast Alzheimer's disease progression to better select patients for clinical trials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinica: an open-source software platform for reproducible clinical neuroscience studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meemansa Sood</w:t>
+                <w:t xml:space="preserve">Omar El-Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Diaz Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Joulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 2021: 42nd Conference of the International Society for Clinical Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">MRI Together 2021 - A global workshop on Open Science and Reproducible MR Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483237v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New longitudinal and deep learning pipelines in the Clinica software platform</w:t>
               </w:r>
@@ -3762,51 +3762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1832F1DF"/>
+    <w:nsid w:val="904F2F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3993,51 +3993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elina-thibeau-sutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4615-0237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263495256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03500490v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497645v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Str&#246;er" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-024-01242-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chadebec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3185773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351976v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308126v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bacci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.689675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562504v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz-Melo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101694" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje Alblas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buurman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer M Wolterink" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44336-7_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03966737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz Melo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761504" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608565" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maheux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Birkenbihl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meemansa Sood" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370532v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548952" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105133v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen&#8203;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau--Sutre&#8203;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez&#8203;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani&#8203;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132147v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.09.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423072v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365775v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615163v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Collin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elina-thibeau-sutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4615-0237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263495256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03500490v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497645v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Str&#246;er" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-024-01242-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chadebec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3185773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351976v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308126v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bacci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.689675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562504v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz-Melo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101694" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje Alblas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buurman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer M Wolterink" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44336-7_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03966737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz Melo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761504" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608565" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maheux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Birkenbihl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meemansa Sood" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370532v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548952" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105133v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen&#8203;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau--Sutre&#8203;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez&#8203;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani&#8203;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132147v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.09.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423072v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365775v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615163v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Collin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>