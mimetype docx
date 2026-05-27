--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -684,295 +684,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Progression of Mild Cognitive Impairment Using Machine Learning: A Systematic, Quantitative and Critical Review</w:t>
+                <w:t xml:space="preserve">Clinica: an open source software platform for reproducible clinical neuroscience studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Ansart</w:t>
+                <w:t xml:space="preserve">Alexandre Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bône</w:t>
+                <w:t xml:space="preserve">Michael Bacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bottani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101848⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.689675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2021.689675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337815v2</w:t>
+                <w:t xml:space="preserve">hal-02308126v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinica: an open source software platform for reproducible clinical neuroscience studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the Progression of Mild Cognitive Impairment Using Machine Learning: A Systematic, Quantitative and Critical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Routier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Diaz</w:t>
+                <w:t xml:space="preserve">Giulia Bassignana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bacci</w:t>
+                <w:t xml:space="preserve">Alexandre Bône</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bottani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.689675. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.101848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fninf.2021.689675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2020.101848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308126v4</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for brain disorders: from data processing to disease treatment</w:t>
               </w:r>
@@ -1274,51 +1274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Diaz-Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Samper-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, pp.101694. </w:t>
@@ -1754,273 +1754,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the Clinica software platform for clinical neuroimaging studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Diaz Melo</w:t>
+                <w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Thibeau-Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2022 - Annual meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728243v1</w:t>
+                <w:t xml:space="preserve">hal-04279014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClinicaDL: an open-source deep learning software for reproducible neuroimaging processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Diaz</w:t>
+                <w:t xml:space="preserve">Advances in the Clinica software platform for clinical neuroimaging studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Diaz Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Hassanaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Joulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2022 - Annual meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279014v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI field strength predicts Alzheimer's disease: a case example of bias in the ADNI data set</w:t>
               </w:r>
@@ -2264,333 +2264,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecast Alzheimer's disease progression to better select patients for clinical trials</w:t>
+                <w:t xml:space="preserve">Clinica: an open-source software platform for reproducible clinical neuroscience studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Maheux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Meemansa Sood</w:t>
+                <w:t xml:space="preserve">Omar El-Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Diaz Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Hassanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Joulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre M Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCB 2021: 42nd Conference of the International Society for Clinical Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">MRI Together 2021 - A global workshop on Open Science and Reproducible MR Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483237v1</w:t>
+                <w:t xml:space="preserve">hal-03513920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinica: an open-source software platform for reproducible clinical neuroscience studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forecast Alzheimer's disease progression to better select patients for clinical trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Maheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ortholand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Birkenbihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Thibeau-Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar El-Rifai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre M Routier</w:t>
+                <w:t xml:space="preserve">Meemansa Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRI Together 2021 - A global workshop on Open Science and Reproducible MR Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+              <w:t xml:space="preserve">ISCB 2021: 42nd Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513920v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New longitudinal and deep learning pipelines in the Clinica software platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Diaz Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Samper-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3012,77 +3012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New advances in the Clinica software platform for clinical neuroimaging studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Diaz Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,51 +3762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="904F2F22"/>
+    <w:nsid w:val="11EDD382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3993,51 +3993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elina-thibeau-sutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4615-0237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263495256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03500490v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497645v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Str&#246;er" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-024-01242-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chadebec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3185773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351976v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308126v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bacci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.689675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562504v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz-Melo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101694" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje Alblas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buurman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer M Wolterink" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44336-7_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03966737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz Melo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761504" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608565" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maheux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Birkenbihl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meemansa Sood" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370532v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548952" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105133v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen&#8203;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau--Sutre&#8203;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez&#8203;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani&#8203;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132147v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.09.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423072v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365775v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615163v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Collin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elina-thibeau-sutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4615-0237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263495256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03500490v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021SORUS495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497645v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Str&#246;er" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12880-024-01242-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chadebec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2022.3185773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351976v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Hassanaly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M Routier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106818" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02308126v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bacci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2021.689675" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562504v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz-Melo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101694" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brianceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loizillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3006039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuwertje Alblas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buurman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelmer M Wolterink" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44336-7_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03966737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04279014v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03728243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Rifai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Diaz Melo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Joulot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761504" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2608565" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Rifai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maheux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ortholand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Birkenbihl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meemansa Sood" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02549242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marcoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370532v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548952" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonzalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02105133v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Wen&#8203;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau--Sutre&#8203;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Samper-Gonz&#225;lez&#8203;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani&#8203;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132147v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.09.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423072v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365775v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365788v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615163v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Collin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>