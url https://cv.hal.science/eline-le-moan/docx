--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -66,1907 +66,1907 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 20-year comparative study of domoic acid depuration in the king scallop, Pecten maximus, across French provinces</w:t>
+                <w:t xml:space="preserve">Variabilité des traits de vie chez les anchois du genre Engraulis dans les zones d'upwelling : plasticité environnementale ou adaptation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Derrien</w:t>
+                <w:t xml:space="preserve">Terry Ouzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Lola de Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+                <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire sur les petits pélagiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Plouzané, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336772v1</w:t>
+                <w:t xml:space="preserve">hal-05029717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low contamination and rapid depuration of domoic acid in the variegated scallop, Mimachlamys varia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter estimation for the variegated scallop, Mimachlamys varia, an exploited bivalve, for a better understanding of its life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aouregan Terre-Terrillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+                <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05060463v1</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five pectinid species</w:t>
+                <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo F Lagos</w:t>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04843558v1</w:t>
+              <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classic or hybrid? The performance of next generation ecological models to study the response of Southern Ocean species to changing environmental conditions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative assessment of life History Traits in small Pelagic Fish communities in High-Productivity Coastal Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Belmaker</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paulo Duarte Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03833265v1</w:t>
+              <w:t xml:space="preserve">8th Internation Symposium on Dynamic Energy Budget Theory for Metabolic Organization (DEB2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des différences de traits de vie chez les anchois du genre Engraulis spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Ouzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola de Cubber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15eme colloque de l'Association Française d'Halieutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five scallop species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium in DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion - Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking life traits and Dynamic Energy Budget parameters to better understand domoic acid contamination in five pectinid species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paulo Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Pectinid Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Douglas, Isle of Man</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing two pectinid species as a fast and a slow depurators of amnesic shellfish toxin through a modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing the growth and feeding of the scallop Mimachlamys varia: a DEB application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180049v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the growth and feeding of the scallop Mimachlamys varia: a DEB application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing two pectinid species as a fast and a slow depurators of amnesic shellfish toxin through a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cugier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
+              <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179984v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized Dynamic Energy Budget model including 3D shape changes for modeling small pelagic fish growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola De Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grea Groenewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Horton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Ouzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des traits de vie chez les anchois du genre Engraulis dans les zones d'upwelling : plasticité environnementale ou adaptation ?</w:t>
+                <w:t xml:space="preserve">Low contamination and rapid depuration of domoic acid in the variegated scallop, Mimachlamys varia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clara Menu</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouregan Terre-Terrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire sur les petits pélagiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05029717v1</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.117946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for the variegated scallop, Mimachlamys varia, an exploited bivalve, for a better understanding of its life cycle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 20-year comparative study of domoic acid depuration in the king scallop, Pecten maximus, across French provinces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04179986v1</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.102995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
+                <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five pectinid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fred Jean</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04179840v1</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of life History Traits in small Pelagic Fish communities in High-Productivity Coastal Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classic or hybrid? The performance of next generation ecological models to study the response of Southern Ocean species to changing environmental conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Belmaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Dumortier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eline Le Moan</w:t>
+                <w:t xml:space="preserve">Yehezkel Buba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Marques</w:t>
+                <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Duarte Neto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Internation Symposium on Dynamic Energy Budget Theory for Metabolic Organization (DEB2023)</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (11), pp.2286-2302. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04179368v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2121,51 +2121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belmaker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Buba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola De Cubber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grea Groenewald" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte Neto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte Neto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola De Cubber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grea Groenewald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belmaker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Buba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13617" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>