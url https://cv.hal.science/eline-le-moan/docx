--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -66,676 +66,1244 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 20-year comparative study of domoic acid depuration in the king scallop, Pecten maximus, across French provinces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.102995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low contamination and rapid depuration of domoic acid in the variegated scallop, Mimachlamys varia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouregan Terre-Terrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fabioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.117946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five pectinid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hégaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo F Lagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classic or hybrid? The performance of next generation ecological models to study the response of Southern Ocean species to changing environmental conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Belmaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehezkel Buba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (11), pp.2286-2302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des traits de vie chez les anchois du genre Engraulis dans les zones d'upwelling : plasticité environnementale ou adaptation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Ouzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola de Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire sur les petits pélagiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation for the variegated scallop, Mimachlamys varia, an exploited bivalve, for a better understanding of its life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Flye-Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and slow depurators of amnesic shellfish toxin: a bioenergetic modelling approach to compare two pectinid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative assessment of life History Traits in small Pelagic Fish communities in High-Productivity Coastal Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Duarte Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Internation Symposium on Dynamic Energy Budget Theory for Metabolic Organization (DEB2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bâton-Rouge, LA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des différences de traits de vie chez les anchois du genre Engraulis spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Ouzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola de Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -745,1228 +1313,660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species comparison of life traits related to amnesic shellfish toxin kinetic in five scallop species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo F Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium in DEB theory for metabolic organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion - Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking life traits and Dynamic Energy Budget parameters to better understand domoic acid contamination in five pectinid species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Hegaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Lagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Pectinid Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Douglas, Isle of Man</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the growth and feeding of the scallop Mimachlamys varia: a DEB application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Dynamic Energy Budget Theory for Metabolic Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing two pectinid species as a fast and a slow depurators of amnesic shellfish toxin through a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Régnier-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fabioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle GdR Phycotox - GIS Cyanobactéries 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized Dynamic Energy Budget model including 3D shape changes for modeling small pelagic fish growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola De Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grea Groenewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Horton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Ouzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Small Pelagic Fish: New Frontiers in Science for Sustainable Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179251v1</w:t>
-              </w:r>
-[...566 lines deleted...]
-                <w:t xml:space="preserve">hal-03833265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2121,51 +2121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte Neto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola De Cubber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grea Groenewald" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belmaker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Buba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13617" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derrien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fabioux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05060463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouregan Terre-Terrillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117946" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04843558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure R&#233;gnier-Brisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;garet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo F Lagos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110921" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Belmaker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Buba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Duarte Neto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lagos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Heyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyondet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola De Cubber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grea Groenewald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>