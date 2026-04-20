--- v1 (2026-03-26)
+++ v2 (2026-04-20)
@@ -1134,597 +1134,597 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), 2 Route départementale 386. Un nouvel ilot urbain</w:t>
+                <w:t xml:space="preserve">Briord (01), Rue de Saint-Didier, Un quartier de l'agglomération antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Archier</w:t>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baldassari</w:t>
+                <w:t xml:space="preserve">Mathis Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Blanc</w:t>
+                <w:t xml:space="preserve">Antony Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Catté</w:t>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771885v1</w:t>
+                <w:t xml:space="preserve">hal-04570286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briord (01), Rue de Saint-Didier, Un quartier de l'agglomération antique</w:t>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), 2 Route départementale 386. Un nouvel ilot urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Archier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chavot</w:t>
+                <w:t xml:space="preserve">Lucile Catté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570286v1</w:t>
+                <w:t xml:space="preserve">hal-04771885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champdôtre (21), Les Grands Pâtis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184082v1</w:t>
+                <w:t xml:space="preserve">hal-04255490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Champdôtre (21), Les Grands Pâtis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04255490v1</w:t>
+                <w:t xml:space="preserve">hal-04184082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clermont-Ferrand (63), Place des Carmes Déchaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zabeo Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2022, pp.1416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1789,64 +1789,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.838 (3 vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1885,90 +1885,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Savin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2003,90 +2003,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne (38), 33/39 rue du 11 novembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.768 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2151,64 +2151,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.320 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2324,51 +2324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E59A2F16"/>
+    <w:nsid w:val="A52473FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2555,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elio-polo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6955-4761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281334005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267661v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.16577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/5606gk74" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.515" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cerisay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Archier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04570286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Borghi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elio-polo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6955-4761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281334005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267661v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.16577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/5606gk74" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.515" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cerisay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04570286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Borghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Archier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>