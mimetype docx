--- v2 (2026-04-20)
+++ v3 (2026-05-12)
@@ -1134,51 +1134,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briord (01), Rue de Saint-Didier, Un quartier de l'agglomération antique</w:t>
+                <w:t xml:space="preserve">Briord, Rue de Saint-Didier : Un quartier de l'agglomération antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Blanc</w:t>
@@ -2324,51 +2324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A52473FA"/>
+    <w:nsid w:val="FAA7CAFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2555,51 +2555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elio-polo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6955-4761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281334005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267661v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.16577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/5606gk74" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.515" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cerisay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04570286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Borghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Archier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elio-polo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6955-4761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281334005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267661v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/asrm.16577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34780/5606gk74" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.515" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cerisay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Borghi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Archier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Catt&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabeo Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>