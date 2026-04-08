--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -703,50 +703,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension : R. Béhar, M. Blanco et J. Hafner (dir.), Villes à la croisée des langues (XVIe-XVIIe siècles). Anvers, Hambourg, Milan, Naples et Palerme, Genève, Droz, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Chassagnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I linguaggi del mondo. Religione, lingue e storia naturale: i cantieri della Biblioteca Vaticana (XV-XVI secolo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -755,143 +841,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista storica italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le lingue nella Roma del Cinquecento. Luoghi e risorse, 132.1, pp.112-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428667v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03189034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Books, plants, herbaria: Diego Hurtado de Mendoza and his circle in Italy (1539-1554)</w:t>
               </w:r>
@@ -981,51 +981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du livre Villes à la croisée des langues (XVIe-XVIIe siècles). Anvers, Hambourg, Milan, Naples et Palerme, coord. R. Béhar, Mercedes Blanco, Jochen Hafner, Genève, Droz, 2018, 1112 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Chassagnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.407-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2021,178 +2021,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04860823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El De la materia medicinal de Dioscórides, Andrés Laguna y nosotros: manipulaciones de un libro-laboratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pardo Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A matéria médica no mundo ibérico e a história natural das duas Índias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rui Manuel Loureiro, Jan 2024, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rome et la mer. Un détour par le Tibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la mer à la ville : espaces urbains, maritimité et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Vu Thanh; Leonardo Carrió Cataldi, May 2024, Lorient (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04860841v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04860852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome, Venise et l’Orient: négociations dangereuses autour de la Réforme du Calendrier</w:t>
               </w:r>
@@ -2750,480 +2750,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fleuves des mondes et monde des fleuves dans les Relazioni Universali de Giovanni Botero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde de Giovanni Botero: décrire, découper, organiser. Une lecture collective des Relazioni Universali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02015690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agonie de Philippe II (1598)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La douleur de l'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02015683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I cantieri della Vaticana nel Cinquecento : religione, lingue, saperi naturalistici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta Visceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo studio delle lingue nella Roma del Cinquecento: luoghi e risorse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02015677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Auto-observation et auto-expérimentation dans la culture médicale de la première modernité (15e-17e siècles): une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecins mal-sains. Auto-observation et auto-expérimentation dans la culture médicale de la première modernité (15e-17e siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Elisa Andretta</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli Herbarios de El Escorial: storie naturali tra Spagna, Italia e Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pardo Tomás</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde de Giovanni Botero: décrire, découper, organiser. Une lecture collective des Relazioni Universali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Babel Rome : débats historiographiques et enjeux méthodologiques de l’écriture d’une histoire globale des savoirs du 16e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences et absences du mythe romain dans la construction de l’Escorial (1563-1598)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roma aeterna – Roma moderna. Les Romes nouvelles de l‘époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015623v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02015638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Roma di Amato Lusitano (1550-1551): attori, luoghi, pratiche professionali e intellettuali</w:t>
               </w:r>
@@ -3341,316 +3341,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un ordre ancien face à un monde nouveau. Les hiéronymites et la fabrique d’une cour universelle (El Escorial : 1562-1598)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conquering new markets. Trade routes, conversions and missions during the first globalization (16th-18th centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultura scientifica « romana » nella Real Biblioteca de El Escorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biblioteche romane, culture europee, altri mondi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria Antonietta Visceglia, Mar 2016, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medicina e pratica politica nella prima età moderna. Intersezioni e confini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta Visceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts, savoirs et diplomatie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les médecins du Tibre (Rome, 1550-1600)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecines urbaines (États Italiens, Royaumes espagnols : 1450-1650)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015590v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-02014975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes anatomiques et débats théologiques autour des « monstres doubles » dans l’Europe de la Renaissance</w:t>
               </w:r>
@@ -4515,371 +4515,371 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bodies and stones in Michele Mercati's Metallotheca. The study of nature and the practice of medicine in late-sixteenth century Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Cavallo; John Henderson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine in Early Modern Italy: Between Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-1-915487-65-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saperi medici, saperi naturalistici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giancarlo Alfano; Franco Tomasi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Rinascimento italiano. I. Storia, cultura, società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carocci Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Il Rinascimento Italiano, 9788829027040</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un laboratorio para pensar el mundo natural. Usos, apropiaciones y escalas del De materia medica de Dioscórides en el siglo XVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pardo Tomás</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisa Andretta; José Pardo Tomás. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dioscorides ante el mundo. Usos plurales de un libro-laboratorio en la edad moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-8400114077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Della natura delle acque. Filosofia e medicina nel Del Tevere di Andrea Bacci (1576)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Bianchi; Luigi Campi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Della natura delle acque. Filosofia e medicina nel Del Tevere di Andrea Bacci (1576)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRHT-Constantijn Huygens Instituut, pp.239-255, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857604v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">halshs-03912332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umanesimo</w:t>
               </w:r>
@@ -5144,341 +5144,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rome, Philippe II et la bibliothèque de l’Escorial. Présences et absences de la « romanité » dans la construction d’une nouvelle cour universelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Montègre; Martin Wrede. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Romes nouvelles de l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.43-62, 2022, 9782753586222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Imprimir la naturaleza para el rey: las políticas editoriales de Francisco Valles (1524-1592) en la corte de Felipe II »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rafael Mandressi; Vania Markarian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas de la ciencia. Historias, actores, espacies e instituciones de la edad moderna al mundo contemporáneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UDELAR, pp.59-67, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03927678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il filo dell’acqua : fiumi e saperi nel mondo di Giovanni Botero</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teatri del mondo. Dialoghi storiografici intorno alle Relazioni universali nella Roma di tardo Cinquecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andretta, Elisa; Descendre, Romain; Romano, Antonella. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un mondo di Relazioni. Giovanni Botero e i saperi nella Roma del Cinquecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9788833137414</w:t>
+              <w:t xml:space="preserve">, Viella Editore, 2021, I libri di Viella, 978-88-331-3741-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03094804v1</w:t>
+                <w:t xml:space="preserve">halshs-03097901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teatri del mondo. Dialoghi storiografici intorno alle Relazioni universali nella Roma di tardo Cinquecento</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Il filo dell’acqua : fiumi e saperi nel mondo di Giovanni Botero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un mondo di Relazioni. Giovanni Botero e i saperi nella Roma del Cinquecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Viella Editore, 2021, I libri di Viella, 978-88-331-3741-4</w:t>
+              <w:t xml:space="preserve">, 2021, 9788833137414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03097901v1</w:t>
+                <w:t xml:space="preserve">halshs-03094804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teatri del mondo. Dialoghi storiografici intorno alle Relazioni universali nella Roma di tardo Cinquecento</w:t>
               </w:r>
@@ -6907,51 +6907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andretta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mandressi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912541v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pardo Tom&#225;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.80125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.91784" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.91786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5554" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Visceglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chassagnette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0073275319838891" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1110" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Brevaglieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brancher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpage.mpr.gob.es/producto/dioscorides-ante-el-mundo-2/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-monde-sous-l-oeil-des-medecins-nature-et-politique-a-l-escorial-et-au-vatican-xvie-siecle-introduction.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Nicoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rieder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833137414" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valeri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonieta Visceglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Volpini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.csic.es/product_info.php?products_id=1915&amp;amp;PHPSESSID=eaf114f1d3f13891f585f3aa5982527b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9781915487650-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/il-rinascimento-in-italia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pardo-Tom&#225;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064521" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/droz64521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10361-5.p.0113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Favino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004391963_029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423567v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45976" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andretta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mandressi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912541v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pardo Tom&#225;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.80125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.91784" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.91786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5554" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Visceglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chassagnette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0073275319838891" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1110" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Brevaglieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brancher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpage.mpr.gob.es/producto/dioscorides-ante-el-mundo-2/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-monde-sous-l-oeil-des-medecins-nature-et-politique-a-l-escorial-et-au-vatican-xvie-siecle-introduction.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Nicoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rieder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833137414" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valeri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonieta Visceglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Volpini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9781915487650-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/il-rinascimento-in-italia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.csic.es/product_info.php?products_id=1915&amp;amp;PHPSESSID=eaf114f1d3f13891f585f3aa5982527b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pardo-Tom&#225;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064521" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/droz64521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10361-5.p.0113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Favino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004391963_029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423567v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45976" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>