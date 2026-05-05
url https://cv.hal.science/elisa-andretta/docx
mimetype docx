--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -608,138 +608,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03504921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Books, plants, herbaria: Diego Hurtado de Mendoza and his circle in Italy (1539-1554)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pardo Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.3-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0073275319838891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu du livre Villes à la croisée des langues (XVIe-XVIIe siècles). Anvers, Hambourg, Milan, Naples et Palerme, coord. R. Béhar, Mercedes Blanco, Jochen Hafner, Genève, Droz, 2018, 1112 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Chassagnette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.407-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03098676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduzione. Le lingue nella Roma del Cinquecento.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Visceglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista storica italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le lingue nella Roma del Cinquecento. Luoghi e risorse, 132.1, pp.87-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : R. Béhar, M. Blanco et J. Hafner (dir.), Villes à la croisée des langues (XVIe-XVIIe siècles). Anvers, Hambourg, Milan, Naples et Palerme, Genève, Droz, 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Chassagnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -759,316 +936,139 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I linguaggi del mondo. Religione, lingue e storia naturale: i cantieri della Biblioteca Vaticana (XV-XVI secolo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Visceglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista storica italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le lingue nella Roma del Cinquecento. Luoghi e risorse, 132.1, pp.112-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428667v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">halshs-03098676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régler les passions. La colère dans deux régimes de santé du 16e siècle</w:t>
               </w:r>
@@ -1441,50 +1441,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Storie naturali a Roma tra Antichi e Nuovi Mondi. Il Dioscorides di Andrés Laguna e gli Animalia Mexicana di Johannes Faber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Brevaglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni Storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 142 (1), pp.43--87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01293072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anatomia artificiosa'. Usages et manipulations du corps à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1493,139 +1575,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01293075v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01293072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médecins du conclave. L'élection pontificale entre médecine et politique au début de l'époque moderne</w:t>
               </w:r>
@@ -1788,112 +1788,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04860829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Figure d'ambasciata. Spagnoli a Venezia e saperi sul mondo nel secondo Cinquecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pardo Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EXPATS-FORESTI” STRANIERI/E A VENEZIA IN ETÀ MODERNA, UNA POPOLAZIONE FLUTTUANTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Bellavitis; Francesca Medioli; Gian Maria Varanini, Nov 2024, Venise (Fondazione Cini), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoires naturelles et morales du Nil dans la Rome du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les eaux : représentations, usages et savoirs, de l’Antiquité à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giampiero Scafiglio; Élisabeth Gavoille; Ida Gilda Mastrorosa, Dec 2023, Nice (Université Côte d'Azur), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04860853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature, culture et politique dans le séjour italien de Diego Hurtado de Mendoza (1539-1554)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1909,139 +1991,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diego Hurtado de Mendoza (1503-1575) à la croisée des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04864192v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04860823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El De la materia medicinal de Dioscórides, Andrés Laguna y nosotros: manipulaciones de un libro-laboratorio</w:t>
               </w:r>
@@ -2241,178 +2241,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04860834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La ricezione del Dioscoride. Un libro-laboratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pardo Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materia Medica and Books. Health and Beauty in the Early Modern Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabrina Minuzzi, Mar 2023, Venise, Ca’ Foscari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The war of water. Knowledge and military techniques in the debate on the Tiber in 16th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference The Water Cultures of Europe and Mediterranean, 1500-1900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Gentilcore, Sep 2023, Venise, Ca’ Foscari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04864171v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04864176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodies and places in the world of Amato Lusitano (1511-1568): human diversity in Curationum medicinalium centuriæ</w:t>
               </w:r>
@@ -2750,329 +2750,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Auto-observation et auto-expérimentation dans la culture médicale de la première modernité (15e-17e siècles): une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Brancher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecins mal-sains. Auto-observation et auto-expérimentation dans la culture médicale de la première modernité (15e-17e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02015686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fleuves des mondes et monde des fleuves dans les Relazioni Universali de Giovanni Botero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde de Giovanni Botero: décrire, découper, organiser. Une lecture collective des Relazioni Universali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agonie de Philippe II (1598)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La douleur de l'autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I cantieri della Vaticana nel Cinquecento : religione, lingue, saperi naturalistici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Visceglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lo studio delle lingue nella Roma del Cinquecento: luoghi e risorse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015677v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02015686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli Herbarios de El Escorial: storie naturali tra Spagna, Italia e Roma</w:t>
               </w:r>
@@ -3341,454 +3341,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médecine, religion et politique au chevet des souverains espagnols (1598-1665)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVèmes Journées Suisses d’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un ordre ancien face à un monde nouveau. Les hiéronymites et la fabrique d’une cour universelle (El Escorial : 1562-1598)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conquering new markets. Trade routes, conversions and missions during the first globalization (16th-18th centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultura scientifica « romana » nella Real Biblioteca de El Escorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biblioteche romane, culture europee, altri mondi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Antonietta Visceglia, Mar 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médecins du Tibre (Rome, 1550-1600)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecines urbaines (États Italiens, Royaumes espagnols : 1450-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicina e pratica politica nella prima età moderna. Intersezioni e confini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Visceglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts, savoirs et diplomatie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes anatomiques et débats théologiques autour des « monstres doubles » dans l’Europe de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monstres et christianisme. Monstres du christianisme (XVIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015599v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02014978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4515,466 +4515,466 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Umanesimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Descendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Girard, Pierre; Ruggiero, Raffaele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Il Bel Paese”. Essais sur les catégories historiographiques italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.61-110, 2025, 978-2-406-18994-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18994-7.p.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05512484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un laboratorio para pensar el mundo natural. Usos, apropiaciones y escalas del De materia medica de Dioscórides en el siglo XVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pardo Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisa Andretta; José Pardo Tomás. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dioscorides ante el mundo. Usos plurales de un libro-laboratorio en la edad moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-8400114077</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Della natura delle acque. Filosofia e medicina nel Del Tevere di Andrea Bacci (1576)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luca Bianchi; Luigi Campi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Della natura delle acque. Filosofia e medicina nel Del Tevere di Andrea Bacci (1576)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRHT-Constantijn Huygens Instituut, pp.239-255, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bodies and stones in Michele Mercati's Metallotheca. The study of nature and the practice of medicine in late-sixteenth century Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Cavallo; John Henderson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine in Early Modern Italy: Between Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-1-915487-65-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saperi medici, saperi naturalistici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giancarlo Alfano; Franco Tomasi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Rinascimento italiano. I. Storia, cultura, società</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carocci Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Il Rinascimento Italiano, 9788829027040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03912332v1</w:t>
-              </w:r>
-[...265 lines deleted...]
-                <w:t xml:space="preserve">halshs-05512484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philologues de terrain. Chantiers pliniens en Espagne entre vieux et nouveaux mondes (1541-1578)</w:t>
               </w:r>
@@ -5144,173 +5144,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Imprimir la naturaleza para el rey: las políticas editoriales de Francisco Valles (1524-1592) en la corte de Felipe II »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rafael Mandressi; Vania Markarian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Políticas de la ciencia. Historias, actores, espacies e instituciones de la edad moderna al mundo contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UDELAR, pp.59-67, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rome, Philippe II et la bibliothèque de l’Escorial. Présences et absences de la « romanité » dans la construction d’une nouvelle cour universelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Montègre; Martin Wrede. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Romes nouvelles de l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.43-62, 2022, 9782753586222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967345v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03927678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teatri del mondo. Dialoghi storiografici intorno alle Relazioni universali nella Roma di tardo Cinquecento</w:t>
               </w:r>
@@ -5576,51 +5576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicina e pratica politico-diplomatica nella prima età moderna. Casi di studio tra Italia, Spagna e Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Visceglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefano Andretta, Lucien Bély, Alexander Koller, Géraud Poumarède. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérience et diplomatie. Savoirs, pratiques culturelles et action diplomatique à l'époque moderne (XV-XVIIIe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-199, 2020</w:t>
@@ -6052,337 +6052,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Presenze e esperienze mediche nello spazio della corte. Il Vaticano e l'Escorial a confronto (1560-1600)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonella Romano, Silvia Sebastiani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La forza delle incertezze. Dialoghi storiografici con Jacques Revel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il Mulino, pp.269-310, 2016, 978-88-15-26697-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médecine, médecins et papauté au 16e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Andretta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liliane Hilaire-Pérez; Fabien Simon; Marie Thébaud-Sorger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe des sciences et des techniquesUn dialogue des savoirs, XVe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.467-471, 2016, 978-2-7535-5173-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.45976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.45976⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01423567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medici di corte e reti della informazione politica nella prima età moderna</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediazione politica e ricerca naturalistica nel viaggio in Polonia di Michele Mercati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisa Andretta, Elena Valeri, Mario Antonietta Visceglia, Paola Volpini. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tramiti. Figure e strumenti della mediazione in età moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Viella, pp.13--38, 2015, 978-88-6728-458-0</w:t>
+              <w:t xml:space="preserve">, Viella, pp.39--65, 2015, 978-88-6728-458-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01293066v1</w:t>
+                <w:t xml:space="preserve">halshs-01293068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediazione politica e ricerca naturalistica nel viaggio in Polonia di Michele Mercati</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medici di corte e reti della informazione politica nella prima età moderna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonieta Visceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tramiti. Figure e strumenti della mediazione in età moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Viella, pp.39--65, 2015, 978-88-6728-458-0</w:t>
+              <w:t xml:space="preserve">, Viella, pp.13--38, 2015, 978-88-6728-458-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01293068v1</w:t>
+                <w:t xml:space="preserve">halshs-01293066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical culture of “the Spaniards of Italy” in the Renaissance. Scientific communication, learned practices and medicine in the correspondence of Juan Páez de Castro (1545-1552)</w:t>
               </w:r>
@@ -6907,51 +6907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andretta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mandressi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912541v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pardo Tom&#225;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.80125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.91784" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.91786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5554" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Visceglia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chassagnette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0073275319838891" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1110" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Brevaglieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brancher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpage.mpr.gob.es/producto/dioscorides-ante-el-mundo-2/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-monde-sous-l-oeil-des-medecins-nature-et-politique-a-l-escorial-et-au-vatican-xvie-siecle-introduction.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Nicoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rieder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833137414" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valeri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonieta Visceglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Volpini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9781915487650-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912332v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/il-rinascimento-in-italia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.csic.es/product_info.php?products_id=1915&amp;amp;PHPSESSID=eaf114f1d3f13891f585f3aa5982527b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pardo-Tom&#225;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064521" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/droz64521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10361-5.p.0113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Favino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004391963_029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423567v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45976" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Andretta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mandressi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159r1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912541v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pardo Tom&#225;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.80125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Romano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.91784" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/chmo.91786" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503229v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.5554" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0073275319838891" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chassagnette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Visceglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189034v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1110" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Brevaglieri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brancher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015623v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpage.mpr.gob.es/producto/dioscorides-ante-el-mundo-2/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-monde-sous-l-oeil-des-medecins-nature-et-politique-a-l-escorial-et-au-vatican-xvie-siecle-introduction.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Nicoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rieder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Descendre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833137414" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valeri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonieta Visceglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Volpini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18994-7.p.0061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.csic.es/product_info.php?products_id=1915&amp;amp;PHPSESSID=eaf114f1d3f13891f585f3aa5982527b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9781915487650-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/il-rinascimento-in-italia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pardo-Tom&#225;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064521" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/droz64521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10361-5.p.0113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967346v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Favino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004391963_029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45976" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293066v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293071v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>