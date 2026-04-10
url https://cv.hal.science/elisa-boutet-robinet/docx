--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -234,1255 +234,1255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposures and DNA damage in PBMC of female farmers measured using the alkaline comet assay</w:t>
+                <w:t xml:space="preserve">Akkermansia muciniphila and Alcohol-Related Liver Diseases. A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Evenden</w:t>
+                <w:t xml:space="preserve">Lydie Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Vandoolaeghe</w:t>
+                <w:t xml:space="preserve">Sandy Ratodiarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Lecluse</w:t>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A C Gac</w:t>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Delépée</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97, pp.353 - 363. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Molecular Nutrition and Food Research, 68 (2), pp.e2300510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-024-02049-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202300510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670593v1</w:t>
+                <w:t xml:space="preserve">hal-04341877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akkermansia muciniphila and Alcohol-Related Liver Diseases. A Systematic Review</w:t>
+                <w:t xml:space="preserve">Agricultural exposures and DNA damage in PBMC of female farmers measured using the alkaline comet assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Sparfel</w:t>
+                <w:t xml:space="preserve">P Evenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Ratodiarivony</w:t>
+                <w:t xml:space="preserve">Q Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Y Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+                <w:t xml:space="preserve">A C Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Molecular Nutrition and Food Research, 68 (2), pp.e2300510. </w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.353 - 363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202300510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00420-024-02049-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341877v1</w:t>
+                <w:t xml:space="preserve">hal-04670593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t>
+                <w:t xml:space="preserve">Measuring DNA modifications with the comet assay: a compendium of protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vignard</w:t>
+                <w:t xml:space="preserve">Andrew Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Pettes-Duler</w:t>
+                <w:t xml:space="preserve">Peter Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gaultier</w:t>
+                <w:t xml:space="preserve">Goran Gajski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Cartier</w:t>
+                <w:t xml:space="preserve">Soňa Vodenková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Weingarten</w:t>
+                <w:t xml:space="preserve">Abdulhadi Abdulwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41596-022-00754-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104748v1</w:t>
+                <w:t xml:space="preserve">hal-03997215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring DNA modifications with the comet assay: a compendium of protocols</w:t>
+                <w:t xml:space="preserve">Pharmacological activation of constitutive androstane receptor induces female-specific modulation of hepatic metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Collins</w:t>
+                <w:t xml:space="preserve">Marine Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Møller</w:t>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Gajski</w:t>
+                <w:t xml:space="preserve">Marie‐pierre Gratacap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soňa Vodenková</w:t>
+                <w:t xml:space="preserve">Beatrice Engelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhadi Abdulwahed</w:t>
+                <w:t xml:space="preserve">Justine Bruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.100930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41596-022-00754-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997215v1</w:t>
+                <w:t xml:space="preserve">hal-04219648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological activation of constitutive androstane receptor induces female-specific modulation of hepatic metabolism</w:t>
+                <w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Huillet</w:t>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+                <w:t xml:space="preserve">Aurelie Pettes-Duler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐pierre Gratacap</w:t>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Engelmann</w:t>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bruse</w:t>
+                <w:t xml:space="preserve">Laurent Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.100930. </w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219648v1</w:t>
+                <w:t xml:space="preserve">hal-04104748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of DNA damage by alkaline comet assay in mouse colonic mucosa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception of pharmacy students toward opioid-related disorders and roles of community pharmacists: A French nationwide cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M. Haykal</w:t>
+                <w:t xml:space="preserve">David Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleha Hashim</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Frisan</w:t>
+                <w:t xml:space="preserve">Pierre Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane C.B. Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Douris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100872⟩</w:t>
+              <w:t xml:space="preserve">Substance Abuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), pp.706-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08897077.2020.1850607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497319v1</w:t>
+                <w:t xml:space="preserve">hal-03077594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hCOMET project: International database comparison of results with the comet assay in human biomonitoring. Baseline frequency of DNA damage and effect of main confounders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Author Correction: DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bonassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Milić</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 787, pp.108371. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2021.108371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98620-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164976v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of DNA damage by alkaline comet assay in mouse colonic mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bonassi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria M. Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleha Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Frisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane C.B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98620-6⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.100872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881107v1</w:t>
+                <w:t xml:space="preserve">hal-03497319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of pharmacy students toward opioid-related disorders and roles of community pharmacists: A French nationwide cross-sectional study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cuq</w:t>
+                <w:t xml:space="preserve">The hCOMET project: International database comparison of results with the comet assay in human biomonitoring. Baseline frequency of DNA damage and effect of main confounders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Milić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Douris</w:t>
+                <w:t xml:space="preserve">Marco Bruzzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Ferrari</w:t>
+                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Abuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (4), pp.706-715. </w:t>
+              <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 787, pp.108371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08897077.2020.1850607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2021.108371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077594v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection and storage of human white blood cells for analysis of DNA damage and repair activity using the comet assay in molecular epidemiology studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezgi Eylül Bankoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1566,498 +1566,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term and Long-Term Carcinogenic Effects of Food Contaminants (4-Hydroxynonenal and Pesticides) on Colorectal Human Cells: Involvement of Genotoxic and Non-Genomic Mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bonassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13174337⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-95976-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343517v1</w:t>
+                <w:t xml:space="preserve">hal-03328571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirta Milić</w:t>
+                <w:t xml:space="preserve">Influence of the microenvironment on modulation of the host response by typhoid toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bergonzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lopez Chiloeches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Paparouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Butter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-95976-7⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), pp.108931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.108931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328571v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the microenvironment on modulation of the host response by typhoid toxin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-Term and Long-Term Carcinogenic Effects of Food Contaminants (4-Hydroxynonenal and Pesticides) on Colorectal Human Cells: Involvement of Genotoxic and Non-Genomic Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bergonzini</w:t>
+                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lopez Chiloeches</w:t>
+                <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Paparouna</w:t>
+                <w:t xml:space="preserve">Augustin Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleha Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Butter</w:t>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (1), pp.108931. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.108931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13174337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201865v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versicolorin A, a precursor in aflatoxins biosynthesis, is a food contaminant toxic for human intestinal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sulyok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2281,64 +2281,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bonassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 783, </w:t>
@@ -2376,103 +2376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Information for Reporting on the Comet Assay (MIRCA): recommendations for describing comet assay procedures and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Koppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bonassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2638,1125 +2638,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.286-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478935v1</w:t>
+                <w:t xml:space="preserve">hal-02620276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA repair as a human biomonitoring tool: Comet assay approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine A. S. Langie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Duthie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 781, pp.71-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2019.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical recommendations to perform the alkaline standard and enzyme-modified comet assay in human biomonitoring studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Muruzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Milic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dusinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 843, pp.24 - 32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chevalier</w:t>
+                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Mirey</w:t>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620276v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170463v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of gelbond® high-throughput alkaline and fpg-modified comet assay using a linear mixed model</w:t>
+                <w:t xml:space="preserve">Nrf2 and AhR in metabolic reprogramming after contaminant exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Perdry</w:t>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine B. Gutzkow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chevalier</w:t>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (7), pp.595-602. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.34-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/em.22204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621813v1</w:t>
+                <w:t xml:space="preserve">hal-01699380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nrf2 and AhR in metabolic reprogramming after contaminant exposure</w:t>
+                <w:t xml:space="preserve">Genome-Wide Transcriptional and Functional Analysis of Human T Lymphocytes Treated with Benzo[α]pyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Marie Liamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+                <w:t xml:space="preserve">Hélène Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.E3626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19113626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699380v1</w:t>
+                <w:t xml:space="preserve">hal-01940253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Transcriptional and Functional Analysis of Human T Lymphocytes Treated with Benzo[α]pyrene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of gelbond® high-throughput alkaline and fpg-modified comet assay using a linear mixed model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+                <w:t xml:space="preserve">Hervé Perdry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine B. Gutzkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (11), pp.E3626. </w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (7), pp.595-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19113626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/em.22204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940253v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage response upon environmental contaminants: an exhausting work for genomic integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3931,429 +3931,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French crop-exposure matrix for use in epidemiological studies on pesticides: PESTIMAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benzo[a]pyrene-induced DNA damage associated with mutagenesis in primary human activated T lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Carles</w:t>
+                <w:t xml:space="preserve">Morgane Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Blanc-Lapierre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
+                <w:t xml:space="preserve">Laure Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jes.2015.72⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.113-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908711v1</w:t>
+                <w:t xml:space="preserve">hal-01560145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzo[a]pyrene-induced DNA damage associated with mutagenesis in primary human activated T lymphocytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Food-grade TiO 2 impairs intestinal and systemic immune homeostasis, initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Khoury</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.04.025⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.40373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560145v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade TiO 2 impairs intestinal and systemic immune homeostasis, initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A French crop-exposure matrix for use in epidemiological studies on pesticides: PESTIMAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanc-Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bettini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Cartier</w:t>
+                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Coméra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaultier</w:t>
+                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.40373. </w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.56 - 63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep40373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/jes.2015.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508951v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell resistance to the cytolethal distending toxin involves an association of DNA repair mechanisms</w:t>
               </w:r>
@@ -4378,64 +4378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.1-15. </w:t>
@@ -4486,51 +4486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage and oxidative stress induced at low doses by the fungicide hexachlorobenzene in human intestinal Caco-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Chalouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4620,51 +4620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage in B and T lymphocytes of farmers during onepesticide spraying season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Herin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4875,51 +4875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral Comet Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,77 +4992,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From single-strand breaks to double-strand breaks during S-phase: a new mode of action of the Escherichia coli Cytolethal Distending Toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5107,295 +5107,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chromatin remodeler p400 ATPase facilitates Rad51-mediated repair of DNA double-strand breaks</w:t>
+                <w:t xml:space="preserve">A Switch of G Protein-Coupled Receptor Binding Preference from Phosphoinositide 3-Kinase (PI3K)–p85 to Filamin A Negatively Controls the PI3K Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Courilleau</w:t>
+                <w:t xml:space="preserve">Souad Najiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chailleux</w:t>
+                <w:t xml:space="preserve">Nathalie Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jauneau</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Grimal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Briois</w:t>
+                <w:t xml:space="preserve">Stefan Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201205059⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (5), pp.1004-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.06252-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646401v1</w:t>
+                <w:t xml:space="preserve">hal-01191384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Switch of G Protein-Coupled Receptor Binding Preference from Phosphoinositide 3-Kinase (PI3K)–p85 to Filamin A Negatively Controls the PI3K Pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The chromatin remodeler p400 ATPase facilitates Rad51-mediated repair of DNA double-strand breaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Najiba</w:t>
+                <w:t xml:space="preserve">Catherine Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saint-Laurent</w:t>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Estève</w:t>
+                <w:t xml:space="preserve">Fanny Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Schulz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Sébastien Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (5), pp.1004-16. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 199 (7), pp.1067 - 1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.06252-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201205059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191384v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5407,484 +5407,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Vps 34 in pancreatic cancer initiation</w:t>
+                <w:t xml:space="preserve">Study of genotoxic effects on exocrine pancreas after chronic dietary exposure to cocktail of pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marie Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hala Shalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Therville</w:t>
+                <w:t xml:space="preserve">Noémie Poirier-Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41 ème CECED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th ICAW - International Comet Assay Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925031v1</w:t>
+                <w:t xml:space="preserve">hal-04917625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of genotoxic effects on exocrine pancreas after chronic dietary exposure to cocktail of pesticides</w:t>
+                <w:t xml:space="preserve">Role of Vps34 in pancreatic cancer initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Poirier-Jaouen</w:t>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ICAW - International Comet Assay Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">young scientist congress 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917625v1</w:t>
+                <w:t xml:space="preserve">hal-04925034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Vps34 in pancreatic cancer initiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Vps 34 in pancreatic cancer initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Shalhoub</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">young scientist congress 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">41 ème CECED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925034v1</w:t>
+                <w:t xml:space="preserve">hal-04925031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation-induced epithelial plasticity can be by-passed through Vps34 inactivation to limit pancreatic cancer initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Shalhoub</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFRCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bordeau, France</w:t>
@@ -5926,90 +5926,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-grade TIO2 pigment initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Chicago, United States</w:t>
@@ -6038,103 +6038,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme-induced colorectal carcinogenesis associated with meat consumption: Relationship between fecal microbiome, metabolome and luminal heme-induced lipoperoxidation activity in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Diego, United States. pp.S77-S78</w:t>
@@ -6157,346 +6157,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un régime riche en fer héminique sur le microbiome et le métabolome fécal du rat Fischer 344</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melissa Zill</w:t>
+                <w:t xml:space="preserve">L’analyse des voies de réparation nous renseigne sur les dommages à l’ADN induits par la toxine CDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malaisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'INRA Toxalim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603471v1</w:t>
+                <w:t xml:space="preserve">hal-02800134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des voies de réparation nous renseigne sur les dommages à l’ADN induits par la toxine CDT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Impact d’un régime riche en fer héminique sur le microbiome et le métabolome fécal du rat Fischer 344</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Zill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'INRA Toxalim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800134v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo genotoxic effects of dietary heme iron on rat colon mucosa and ex vivo effects on colon cells monitored by an optimized alkaline comet assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6551,77 +6551,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bacterial cytolethal distending Toxin induces indirect double-strand breaks into eukaryotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6663,103 +6663,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution dans l’intestin et impacts sur le système immunitaire de nanoparticules de dioxyde de titane (TiO2) après exposition orale chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t>
@@ -6782,652 +6782,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity and repair: the cytolethal distending toxin model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4? workshop "Genome, Structure and Functions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hôpital Rangueil. FRA., Apr 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4. ESVV Veterinary Herpesvirus Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV)., Jan 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809832v1</w:t>
+                <w:t xml:space="preserve">hal-02749312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modulation by Marek's Disease Virus: the tegument protein VP22 trigers S Phase arrest and DNA damage in proliferating cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Genotoxicity and repair: the cytolethal distending toxin model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Fedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Congress of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Virology., Sep 2013, Lyon, France. 305 p</w:t>
+              <w:t xml:space="preserve">4? workshop "Genome, Structure and Functions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôpital Rangueil. FRA., Apr 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744756v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's Disease Virus: the tegument protein VP22 trigers S Phase arrest and DNA damage in proliferating cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. ESVV Veterinary Herpesvirus Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV)., Jan 2013, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">5. European Congress of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Virology., Sep 2013, Lyon, France. 305 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749312v1</w:t>
+                <w:t xml:space="preserve">hal-02744756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
+                <w:t xml:space="preserve">Régulation du cycle cellulaire de la maladie de Marek : implication de la protéine de tégument VP22 dans l'arrêt prolifératif en phase-S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Sylvie Rémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.28</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2012, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748181v1</w:t>
+                <w:t xml:space="preserve">hal-02811446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du cycle cellulaire de la maladie de Marek : implication de la protéine de tégument VP22 dans l'arrêt prolifératif en phase-S.</w:t>
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+                <w:t xml:space="preserve">Sylvie Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2012, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811446v1</w:t>
+                <w:t xml:space="preserve">hal-02748181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remodelling chromatin p400 ATPase, facilitates the repairing of double-strand breaks dependent on rad51</w:t>
               </w:r>
@@ -7452,51 +7452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7570,840 +7570,840 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation-induced epithelial plasticity can be by-passed through Vps34 inactivation to limit pancreatic cancer initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Shalhoub</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRCP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1 st Young Scientist Cancer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925042v1</w:t>
+                <w:t xml:space="preserve">hal-04925020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of PI3K class III, Vps34, in pancreas carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journées annuelles du Cancéropôle GSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation-induced epithelial plasticity can be by-passed through Vps34 inactivation to limit pancreatic cancer initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Shalhoub</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st Young Scientist Cancer Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AFRCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925020v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human TR146 cells and pig buccal mucosa to assess oral transmucosal passage and buccal toxicity of foodgrade titanium dioxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Vignard</w:t>
+                <w:t xml:space="preserve">The role of autophagy-inactivated acinar cell in PDAC initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pettes-Duler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Weingarten</w:t>
+                <w:t xml:space="preserve">Joffre Carine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">18 èmes Journées du Cancéropôle Grand Sud Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778286v1</w:t>
+                <w:t xml:space="preserve">hal-04925018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human TR146 cells and pig buccal mucosa to assess oral transmucosal passage and buccal toxicity of foodgrade titanium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tête</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Aurélie Pettes-Duler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t>
+              <w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637792v1</w:t>
+                <w:t xml:space="preserve">hal-03778286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of autophagy-inactivated acinar cell in PDAC initiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Guyon</w:t>
+                <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffre Carine</w:t>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 èmes Journées du Cancéropôle Grand Sud Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925018v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8564,277 +8564,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the DNA repair pathways involved in the response to the cytolethal distending toxin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Overview of the DNA repair pathways involved in response to the cytolethal distending toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gladys Mirey</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th 3R Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">The 6th EMBO Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Birmingham, United Kingdom. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793078v1</w:t>
+                <w:t xml:space="preserve">hal-02740247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the DNA repair pathways involved in response to the cytolethal distending toxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the DNA repair pathways involved in the response to the cytolethal distending toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th EMBO Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Birmingham, United Kingdom. 2015</w:t>
+              <w:t xml:space="preserve">11th 3R Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740247v1</w:t>
+                <w:t xml:space="preserve">hal-02793078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bacterial cytolethal distending toxin: a nuclease inducing indirect DNA double-strand breaks into eukaryotic cells</w:t>
               </w:r>
@@ -8846,64 +8846,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8939,277 +8939,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mode of action for the cytolethal distending toxin</w:t>
+                <w:t xml:space="preserve">A new mode of action of a bacterial genotoxin: the cytolethal distending toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. EMBO Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 2013</w:t>
+              <w:t xml:space="preserve">Journée Ecole Doctorale SEVAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Toulouse, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748175v1</w:t>
+                <w:t xml:space="preserve">hal-02806633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mode of action of a bacterial genotoxin: the cytolethal distending toxin</w:t>
+                <w:t xml:space="preserve">A new mode of action for the cytolethal distending toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ecole Doctorale SEVAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Toulouse, France. 2013</w:t>
+              <w:t xml:space="preserve">5. EMBO Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806633v1</w:t>
+                <w:t xml:space="preserve">hal-02748175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets génotoxiques de la cytolethal distending toxin et mécanismes de signalisations</w:t>
               </w:r>
@@ -9221,64 +9221,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9372,51 +9372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Inconnue, France. 2011</w:t>
@@ -9477,103 +9477,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-grade titanium dioxide translocates across the oral mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pettes-Duler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9764,51 +9764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Handschin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shalhoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dusserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/adb51c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ratodiarivony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202300510" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Gajski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Vodenkov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulwahed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00754-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Gratacap" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bruse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100930" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Haykal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Frisan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane C.B. Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100872" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Mili&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2021.108371" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonassi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98620-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Eyl&#252;l Bankoglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Stopper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Ladeira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geab012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95976-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bergonzini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopez Chiloeches" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paparouna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Butter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.108931" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105568" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2019.108288" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Koppen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-0398-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine A. S. Langie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Duthie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2019.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Muruzabal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Milic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dusinska" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2019.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621813v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine B. Gutzkow" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22204" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113626" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617932v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908711v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanc-Lapierre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2015.72" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.04.025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40373" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chalouati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Ben Saad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2015.1082000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Canitrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.915" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courilleau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grimal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201205059" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191384v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Najiba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Est&#232;ve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schulz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06252-11" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917625v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925034v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603471v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Genin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Zill" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792818v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courilleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chailleux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jauneau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudsocq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925042v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917483v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925020v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778286v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925018v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffre Carine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936829v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Belle Mbou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793078v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740247v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806633v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feliu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brunschwig" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774152v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Handschin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shalhoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dusserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/adb51c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ratodiarivony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202300510" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Gajski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Vodenkov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulwahed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00754-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Gratacap" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bruse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonassi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Mili&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98620-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Haykal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Frisan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane C.B. Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100872" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2021.108371" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Eyl&#252;l Bankoglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Stopper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Ladeira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geab012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95976-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bergonzini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopez Chiloeches" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paparouna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Butter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.108931" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174337" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105568" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2019.108288" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Koppen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-0398-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine A. S. Langie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Duthie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2019.03.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Muruzabal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Milic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dusinska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2019.04.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113626" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine B. Gutzkow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617932v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.04.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40373" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908711v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanc-Lapierre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2015.72" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chalouati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Ben Saad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2015.1082000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Canitrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.915" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191384v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Najiba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Est&#232;ve" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schulz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06252-11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courilleau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grimal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201205059" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925034v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925031v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603471v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Genin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Zill" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792818v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courilleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chailleux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jauneau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudsocq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925020v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917483v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925018v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffre Carine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778286v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936829v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Belle Mbou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793078v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806633v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748175v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feliu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brunschwig" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774152v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>