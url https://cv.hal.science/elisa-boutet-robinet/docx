--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -900,775 +900,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of pharmacy students toward opioid-related disorders and roles of community pharmacists: A French nationwide cross-sectional study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collection and storage of human white blood cells for analysis of DNA damage and repair activity using the comet assay in molecular epidemiology studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Balayssac</w:t>
+                <w:t xml:space="preserve">Ezgi Eylül Bankoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Helga Stopper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cuq</w:t>
+                <w:t xml:space="preserve">Lisa Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Douris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Ferrari</w:t>
+                <w:t xml:space="preserve">Carina Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Abuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08897077.2020.1850607⟩</w:t>
+              <w:t xml:space="preserve">Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.193-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mutage/geab012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03077594v1</w:t>
+                <w:t xml:space="preserve">hal-03185758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bonassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bonassi</w:t>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Ceppi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Møller</w:t>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-98620-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of DNA damage by alkaline comet assay in mouse colonic mucosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Perception of pharmacy students toward opioid-related disorders and roles of community pharmacists: A French nationwide cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M. Haykal</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleha Hashim</w:t>
+                <w:t xml:space="preserve">Pierre Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Frisan</w:t>
+                <w:t xml:space="preserve">Juliette Douris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane C.B. Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (4), pp.100872. </w:t>
+              <w:t xml:space="preserve">Substance Abuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), pp.706-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08897077.2020.1850607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497319v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hCOMET project: International database comparison of results with the comet assay in human biomonitoring. Baseline frequency of DNA damage and effect of main confounders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+                <w:t xml:space="preserve">Detection of DNA damage by alkaline comet assay in mouse colonic mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bruzzone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+                <w:t xml:space="preserve">Maria M. Haykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saleha Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Frisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane C.B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2021.108371⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.100872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164976v1</w:t>
+                <w:t xml:space="preserve">hal-03497319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection and storage of human white blood cells for analysis of DNA damage and repair activity using the comet assay in molecular epidemiology studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helga Stopper</w:t>
+                <w:t xml:space="preserve">The hCOMET project: International database comparison of results with the comet assay in human biomonitoring. Baseline frequency of DNA damage and effect of main confounders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Milić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Giovannelli</w:t>
+                <w:t xml:space="preserve">Marco Bruzzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Ladeira</w:t>
+                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (3), pp.193-212. </w:t>
+              <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 787, pp.108371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mutage/geab012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2021.108371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185758v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bonassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bonassi</w:t>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Ceppi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Møller</w:t>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleha Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1968,377 +1968,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versicolorin A, a precursor in aflatoxins biosynthesis, is a food contaminant toxic for human intestinal cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New 8-Nitroquinolinone Derivative Displaying Submicromolar in Vitro Activities against Both Trypanosoma brucei and cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sulyok</w:t>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.105568⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.464-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.9b00566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556860v1</w:t>
+                <w:t xml:space="preserve">hal-02476867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 8-Nitroquinolinone Derivative Displaying Submicromolar in Vitro Activities against Both Trypanosoma brucei and cruzi</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
+                <w:t xml:space="preserve">Versicolorin A, a precursor in aflatoxins biosynthesis, is a food contaminant toxic for human intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pinault</w:t>
+                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+                <w:t xml:space="preserve">Michael Sulyok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (4), pp.464-472. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.9b00566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.105568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476867v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the comet assay in human biomonitoring: An hCOMET perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bonassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 783, </w:t>
@@ -2389,90 +2389,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Information for Reporting on the Comet Assay (MIRCA): recommendations for describing comet assay procedures and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Koppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bonassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2523,51 +2523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8-Alkynyl-3-nitroimidazopyridines display potent antitrypanosomal activity against both T. b. brucei and cruzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,563 +2638,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Maumus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gladys Mirey</w:t>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620276v1</w:t>
+                <w:t xml:space="preserve">hal-02170463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA repair as a human biomonitoring tool: Comet assay approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+                <w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine A. S. Langie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Duthie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carina Ladeira</w:t>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 781, pp.71-87. </w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.286-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2019.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619024v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical recommendations to perform the alkaline standard and enzyme-modified comet assay in human biomonitoring studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">DNA repair as a human biomonitoring tool: Comet assay approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Muruzabal</w:t>
+                <w:t xml:space="preserve">Sabine A. S. Langie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirta Milic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Dusinska</w:t>
+                <w:t xml:space="preserve">Susan Duthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 781, pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627191v1</w:t>
+                <w:t xml:space="preserve">hal-02619024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Martin</w:t>
+                <w:t xml:space="preserve">Technical recommendations to perform the alkaline standard and enzyme-modified comet assay in human biomonitoring studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Muruzabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Olier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">Mirta Milic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+                <w:t xml:space="preserve">Maria Dusinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 843, pp.24 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170463v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
               </w:r>
@@ -3206,64 +3206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3308,455 +3308,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nrf2 and AhR in metabolic reprogramming after contaminant exposure</w:t>
+                <w:t xml:space="preserve">Validation of gelbond® high-throughput alkaline and fpg-modified comet assay using a linear mixed model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Hervé Perdry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+                <w:t xml:space="preserve">Kristine B. Gutzkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.34-41. </w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (7), pp.595-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/em.22204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699380v1</w:t>
+                <w:t xml:space="preserve">hal-02621813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Transcriptional and Functional Analysis of Human T Lymphocytes Treated with Benzo[α]pyrene</w:t>
+                <w:t xml:space="preserve">Nrf2 and AhR in metabolic reprogramming after contaminant exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Liamin</w:t>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Le Mentec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19113626⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940253v1</w:t>
+                <w:t xml:space="preserve">hal-01699380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of gelbond® high-throughput alkaline and fpg-modified comet assay using a linear mixed model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-Wide Transcriptional and Functional Analysis of Human T Lymphocytes Treated with Benzo[α]pyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Perdry</w:t>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine B. Gutzkow</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (7), pp.595-602. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.E3626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/em.22204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19113626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621813v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage response upon environmental contaminants: an exhausting work for genomic integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3803,90 +3803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel 8-nitroquinolin-2(1 H )-ones as NTR-bioactivated antikinetoplastid molecules: Synthesis, electrochemical and SAR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Stigliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3937,51 +3937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo[a]pyrene-induced DNA damage associated with mutagenesis in primary human activated T lymphocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Liamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4065,295 +4065,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade TiO 2 impairs intestinal and systemic immune homeostasis, initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
+                <w:t xml:space="preserve">A French crop-exposure matrix for use in epidemiological studies on pesticides: PESTIMAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bettini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Cartier</w:t>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Coméra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaultier</w:t>
+                <w:t xml:space="preserve">Camille Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanc-Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep40373⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (1), pp.56 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jes.2015.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508951v1</w:t>
+                <w:t xml:space="preserve">hal-01908711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French crop-exposure matrix for use in epidemiological studies on pesticides: PESTIMAT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food-grade TiO 2 impairs intestinal and systemic immune homeostasis, initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
+                <w:t xml:space="preserve">Sarah Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (1), pp.56 - 63. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.40373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/jes.2015.72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep40373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908711v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell resistance to the cytolethal distending toxin involves an association of DNA repair mechanisms</w:t>
               </w:r>
@@ -4378,51 +4378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4620,51 +4620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage in B and T lymphocytes of farmers during onepesticide spraying season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lebailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Herin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5926,64 +5926,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-grade TIO2 pigment initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6038,51 +6038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme-induced colorectal carcinogenesis associated with meat consumption: Relationship between fecal microbiome, metabolome and luminal heme-induced lipoperoxidation activity in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6157,320 +6157,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des voies de réparation nous renseigne sur les dommages à l’ADN induits par la toxine CDT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Impact d’un régime riche en fer héminique sur le microbiome et le métabolome fécal du rat Fischer 344</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Zill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'INRA Toxalim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800134v1</w:t>
+                <w:t xml:space="preserve">hal-01603471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un régime riche en fer héminique sur le microbiome et le métabolome fécal du rat Fischer 344</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melissa Zill</w:t>
+                <w:t xml:space="preserve">L’analyse des voies de réparation nous renseigne sur les dommages à l’ADN induits par la toxine CDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malaisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'INRA Toxalim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603471v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo genotoxic effects of dietary heme iron on rat colon mucosa and ex vivo effects on colon cells monitored by an optimized alkaline comet assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6564,51 +6564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6663,51 +6663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution dans l’intestin et impacts sur le système immunitaire de nanoparticules de dioxyde de titane (TiO2) après exposition orale chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6715,51 +6715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t>
@@ -7939,195 +7939,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of autophagy-inactivated acinar cell in PDAC initiation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffre Carine</w:t>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 èmes Journées du Cancéropôle Grand Sud Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925018v1</w:t>
+                <w:t xml:space="preserve">hal-03637792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human TR146 cells and pig buccal mucosa to assess oral transmucosal passage and buccal toxicity of foodgrade titanium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pettes-Duler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8159,251 +8159,251 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gallais</w:t>
+                <w:t xml:space="preserve">The role of autophagy-inactivated acinar cell in PDAC initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Joffre Carine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t>
+              <w:t xml:space="preserve">18 èmes Journées du Cancéropôle Grand Sud Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637792v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8445,77 +8445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nitroaromatic candidats for trypanosomiasis therapeutics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valere Belle Mbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8596,51 +8596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8721,51 +8721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9490,51 +9490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-grade titanium dioxide translocates across the oral mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pettes-Duler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,51 +9764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Handschin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shalhoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dusserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/adb51c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ratodiarivony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202300510" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Gajski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Vodenkov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulwahed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00754-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Gratacap" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bruse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonassi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Mili&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98620-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Haykal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Frisan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane C.B. Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100872" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2021.108371" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185758v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Eyl&#252;l Bankoglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Stopper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Ladeira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geab012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95976-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bergonzini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopez Chiloeches" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paparouna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Butter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.108931" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174337" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105568" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2019.108288" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Koppen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-0398-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine A. S. Langie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Duthie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2019.03.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627191v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Muruzabal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Milic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dusinska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2019.04.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113626" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine B. Gutzkow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617932v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.04.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40373" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908711v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanc-Lapierre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2015.72" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chalouati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Ben Saad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2015.1082000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Canitrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.915" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191384v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Najiba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Est&#232;ve" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schulz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06252-11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courilleau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grimal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201205059" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925034v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925031v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603471v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Genin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Zill" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792818v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courilleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chailleux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jauneau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudsocq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925020v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917483v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925018v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffre Carine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778286v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936829v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Belle Mbou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793078v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806633v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748175v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feliu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brunschwig" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774152v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Handschin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shalhoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dusserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/adb51c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ratodiarivony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202300510" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Gajski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Vodenkov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulwahed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00754-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Gratacap" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bruse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Eyl&#252;l Bankoglu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Stopper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Ladeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geab012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonassi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Mili&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98620-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Haykal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Frisan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane C.B. Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100872" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2021.108371" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95976-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bergonzini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopez Chiloeches" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paparouna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Butter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.108931" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174337" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105568" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2019.108288" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Koppen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-0398-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine A. S. Langie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Duthie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2019.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Muruzabal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Milic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dusinska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2019.04.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621813v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine B. Gutzkow" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22204" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113626" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617932v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.04.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanc-Lapierre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2015.72" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40373" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chalouati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Ben Saad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2015.1082000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Canitrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.915" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191384v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Najiba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Est&#232;ve" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schulz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06252-11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courilleau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grimal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201205059" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925034v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925031v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603471v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Genin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Zill" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792818v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courilleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chailleux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jauneau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudsocq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925020v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917483v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925018v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffre Carine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936829v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Belle Mbou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793078v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806633v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748175v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feliu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brunschwig" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774152v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>