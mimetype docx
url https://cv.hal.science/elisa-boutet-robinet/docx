--- v2 (2026-04-30)
+++ v3 (2026-05-28)
@@ -234,2111 +234,2111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akkermansia muciniphila and Alcohol-Related Liver Diseases. A Systematic Review</w:t>
+                <w:t xml:space="preserve">Agricultural exposures and DNA damage in PBMC of female farmers measured using the alkaline comet assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Sparfel</w:t>
+                <w:t xml:space="preserve">P Evenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Ratodiarivony</w:t>
+                <w:t xml:space="preserve">Q Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Y Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+                <w:t xml:space="preserve">A C Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Molecular Nutrition and Food Research, 68 (2), pp.e2300510. </w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.353 - 363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202300510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00420-024-02049-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341877v1</w:t>
+                <w:t xml:space="preserve">hal-04670593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposures and DNA damage in PBMC of female farmers measured using the alkaline comet assay</w:t>
+                <w:t xml:space="preserve">Akkermansia muciniphila and Alcohol-Related Liver Diseases. A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Evenden</w:t>
+                <w:t xml:space="preserve">Lydie Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Vandoolaeghe</w:t>
+                <w:t xml:space="preserve">Sandy Ratodiarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Lecluse</w:t>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A C Gac</w:t>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Delépée</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Jolivet-Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97, pp.353 - 363. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Molecular Nutrition and Food Research, 68 (2), pp.e2300510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-024-02049-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202300510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670593v1</w:t>
+                <w:t xml:space="preserve">hal-04341877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring DNA modifications with the comet assay: a compendium of protocols</w:t>
+                <w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Collins</w:t>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Møller</w:t>
+                <w:t xml:space="preserve">Aurelie Pettes-Duler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Gajski</w:t>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soňa Vodenková</w:t>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhadi Abdulwahed</w:t>
+                <w:t xml:space="preserve">Laurent Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41596-022-00754-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997215v1</w:t>
+                <w:t xml:space="preserve">hal-04104748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological activation of constitutive androstane receptor induces female-specific modulation of hepatic metabolism</w:t>
+                <w:t xml:space="preserve">Measuring DNA modifications with the comet assay: a compendium of protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Huillet</w:t>
+                <w:t xml:space="preserve">Andrew Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+                <w:t xml:space="preserve">Peter Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐pierre Gratacap</w:t>
+                <w:t xml:space="preserve">Goran Gajski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Engelmann</w:t>
+                <w:t xml:space="preserve">Soňa Vodenková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bruse</w:t>
+                <w:t xml:space="preserve">Abdulhadi Abdulwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.100930. </w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41596-022-00754-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219648v1</w:t>
+                <w:t xml:space="preserve">hal-03997215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade titanium dioxide translocates across the buccal mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t>
+                <w:t xml:space="preserve">Pharmacological activation of constitutive androstane receptor induces female-specific modulation of hepatic metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vignard</w:t>
+                <w:t xml:space="preserve">Marine Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Pettes-Duler</w:t>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gaultier</w:t>
+                <w:t xml:space="preserve">Marie‐pierre Gratacap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Cartier</w:t>
+                <w:t xml:space="preserve">Beatrice Engelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Weingarten</w:t>
+                <w:t xml:space="preserve">Justine Bruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (4), pp.289-309. </w:t>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.100930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17435390.2023.2210664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104748v1</w:t>
+                <w:t xml:space="preserve">hal-04219648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection and storage of human white blood cells for analysis of DNA damage and repair activity using the comet assay in molecular epidemiology studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Møller</w:t>
+                <w:t xml:space="preserve">Detection of DNA damage by alkaline comet assay in mouse colonic mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezgi Eylül Bankoglu</w:t>
+                <w:t xml:space="preserve">Maria M. Haykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helga Stopper</w:t>
+                <w:t xml:space="preserve">Saleha Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Giovannelli</w:t>
+                <w:t xml:space="preserve">Teresa Frisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Ladeira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Océane C.B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (3), pp.193-212. </w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.100872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mutage/geab012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185758v1</w:t>
+                <w:t xml:space="preserve">hal-03497319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
+                <w:t xml:space="preserve">The hCOMET project: International database comparison of results with the comet assay in human biomonitoring. Baseline frequency of DNA damage and effect of main confounders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bonassi</w:t>
+                <w:t xml:space="preserve">Mirta Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Ceppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marco Bruzzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mirta Milić</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98620-6⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 787, pp.108371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2021.108371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881107v1</w:t>
+                <w:t xml:space="preserve">hal-03164976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of pharmacy students toward opioid-related disorders and roles of community pharmacists: A French nationwide cross-sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Balayssac</w:t>
+                <w:t xml:space="preserve">Collection and storage of human white blood cells for analysis of DNA damage and repair activity using the comet assay in molecular epidemiology studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Ezgi Eylül Bankoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cuq</w:t>
+                <w:t xml:space="preserve">Helga Stopper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Douris</w:t>
+                <w:t xml:space="preserve">Lisa Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Ferrari</w:t>
+                <w:t xml:space="preserve">Carina Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Abuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (4), pp.706-715. </w:t>
+              <w:t xml:space="preserve">Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.193-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08897077.2020.1850607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mutage/geab012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077594v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of DNA damage by alkaline comet assay in mouse colonic mucosa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Author Correction: DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M. Haykal</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Bonassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Milić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100872⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98620-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497319v1</w:t>
+                <w:t xml:space="preserve">hal-04881107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hCOMET project: International database comparison of results with the comet assay in human biomonitoring. Baseline frequency of DNA damage and effect of main confounders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+                <w:t xml:space="preserve">Perception of pharmacy students toward opioid-related disorders and roles of community pharmacists: A French nationwide cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bruzzone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+                <w:t xml:space="preserve">Juliette Douris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
+                <w:t xml:space="preserve">Luc Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 787, pp.108371. </w:t>
+              <w:t xml:space="preserve">Substance Abuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), pp.706-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2021.108371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08897077.2020.1850607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164976v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirta Milić</w:t>
+                <w:t xml:space="preserve">Influence of the microenvironment on modulation of the host response by typhoid toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bergonzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lopez Chiloeches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Paparouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Butter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-95976-7⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), pp.108931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.108931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328571v1</w:t>
+                <w:t xml:space="preserve">hal-03201865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the microenvironment on modulation of the host response by typhoid toxin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deborah Butter</w:t>
+                <w:t xml:space="preserve">Short-Term and Long-Term Carcinogenic Effects of Food Contaminants (4-Hydroxynonenal and Pesticides) on Colorectal Human Cells: Involvement of Genotoxic and Non-Genomic Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleha Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.108931⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13174337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201865v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term and Long-Term Carcinogenic Effects of Food Contaminants (4-Hydroxynonenal and Pesticides) on Colorectal Human Cells: Involvement of Genotoxic and Non-Genomic Mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Naud</w:t>
+                <w:t xml:space="preserve">DNA damage in circulating leukocytes measured with the comet assay may predict the risk of death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bonassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Ceppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (17), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13174337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-95976-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343517v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 8-Nitroquinolinone Derivative Displaying Submicromolar in Vitro Activities against Both Trypanosoma brucei and cruzi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versicolorin A, a precursor in aflatoxins biosynthesis, is a food contaminant toxic for human intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pedron</w:t>
+                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+                <w:t xml:space="preserve">Michael Sulyok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.9b00566⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.105568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476867v1</w:t>
+                <w:t xml:space="preserve">hal-02556860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versicolorin A, a precursor in aflatoxins biosynthesis, is a food contaminant toxic for human intestinal cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gauthier</w:t>
+                <w:t xml:space="preserve">New 8-Nitroquinolinone Derivative Displaying Submicromolar in Vitro Activities against Both Trypanosoma brucei and cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Brossas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Duarte-Hospital</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sulyok</w:t>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 137, 15 p. </w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.464-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.105568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.9b00566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556860v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the comet assay in human biomonitoring: An hCOMET perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bonassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 783, </w:t>
@@ -2376,103 +2376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Information for Reporting on the Comet Assay (MIRCA): recommendations for describing comet assay procedures and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Koppen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bonassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2523,51 +2523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8-Alkynyl-3-nitroimidazopyridines display potent antitrypanosomal activity against both T. b. brucei and cruzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,1125 +2638,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Martin</w:t>
+                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Olier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170463v1</w:t>
+                <w:t xml:space="preserve">hal-02478935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA repair as a human biomonitoring tool: Comet assay approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Azqueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine A. S. Langie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gladys Mirey</w:t>
+                <w:t xml:space="preserve">Susan Duthie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 781, pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620276v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA repair as a human biomonitoring tool: Comet assay approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Technical recommendations to perform the alkaline standard and enzyme-modified comet assay in human biomonitoring studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Azqueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Muruzabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carina Ladeira</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Milic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dusinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Reviews in Mutation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrrev.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 843, pp.24 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619024v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical recommendations to perform the alkaline standard and enzyme-modified comet assay in human biomonitoring studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Dusinska</w:t>
+                <w:t xml:space="preserve">Haem iron reshapes colonic luminal environment: impact on mucosal homeostasis and microbiome through aldehyde formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-019-0685-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627191v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fersing</w:t>
+                <w:t xml:space="preserve">Exposure to the fungicide captan induces DNA base alterations and replicative stress in mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fernandez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-39. </w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.286-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/em.22268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478935v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of gelbond® high-throughput alkaline and fpg-modified comet assay using a linear mixed model</w:t>
+                <w:t xml:space="preserve">Nrf2 and AhR in metabolic reprogramming after contaminant exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Perdry</w:t>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine B. Gutzkow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chevalier</w:t>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (7), pp.595-602. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.34-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/em.22204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621813v1</w:t>
+                <w:t xml:space="preserve">hal-01699380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nrf2 and AhR in metabolic reprogramming after contaminant exposure</w:t>
+                <w:t xml:space="preserve">Genome-Wide Transcriptional and Functional Analysis of Human T Lymphocytes Treated with Benzo[α]pyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Marie Liamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+                <w:t xml:space="preserve">Hélène Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.E3626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19113626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699380v1</w:t>
+                <w:t xml:space="preserve">hal-01940253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Transcriptional and Functional Analysis of Human T Lymphocytes Treated with Benzo[α]pyrene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of gelbond® high-throughput alkaline and fpg-modified comet assay using a linear mixed model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+                <w:t xml:space="preserve">Hervé Perdry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine B. Gutzkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chalmel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Brunborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (11), pp.E3626. </w:t>
+              <w:t xml:space="preserve">Environmental and Molecular Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (7), pp.595-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms19113626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/em.22204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940253v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA damage response upon environmental contaminants: an exhausting work for genomic integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Huc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3803,90 +3803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel 8-nitroquinolin-2(1 H )-ones as NTR-bioactivated antikinetoplastid molecules: Synthesis, electrochemical and SAR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Stigliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3931,429 +3931,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzo[a]pyrene-induced DNA damage associated with mutagenesis in primary human activated T lymphocytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Food-grade TiO 2 impairs intestinal and systemic immune homeostasis, initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Fernier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Khoury</w:t>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.04.025⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.40373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560145v1</w:t>
+                <w:t xml:space="preserve">hal-01508951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French crop-exposure matrix for use in epidemiological studies on pesticides: PESTIMAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+                <w:t xml:space="preserve">Camille Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Carles</w:t>
+                <w:t xml:space="preserve">Audrey Blanc-Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Blanc-Lapierre</w:t>
+                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (1), pp.56 - 63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/jes.2015.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade TiO 2 impairs intestinal and systemic immune homeostasis, initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benzo[a]pyrene-induced DNA damage associated with mutagenesis in primary human activated T lymphocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Liamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bettini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Cartier</w:t>
+                <w:t xml:space="preserve">Morgane Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Coméra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gaultier</w:t>
+                <w:t xml:space="preserve">Laure Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.40373. </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.113-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep40373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2017.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508951v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell resistance to the cytolethal distending toxin involves an association of DNA repair mechanisms</w:t>
               </w:r>
@@ -4378,64 +4378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malaisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.1-15. </w:t>
@@ -4467,295 +4467,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage and oxidative stress induced at low doses by the fungicide hexachlorobenzene in human intestinal Caco-2 cells</w:t>
+                <w:t xml:space="preserve">DNA damage in B and T lymphocytes of farmers during onepesticide spraying season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Chalouati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Pierre Lebailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Metais</w:t>
+                <w:t xml:space="preserve">Fabrice Herin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Fouché</w:t>
+                <w:t xml:space="preserve">Yannick Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Moncef Ben Saad</w:t>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Mechanisms and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (6), pp.448-458. </w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (7), pp.963-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/15376516.2015.1082000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00420-015-1024-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636714v1</w:t>
+                <w:t xml:space="preserve">hal-01188319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage in B and T lymphocytes of farmers during onepesticide spraying season</w:t>
+                <w:t xml:space="preserve">DNA damage and oxidative stress induced at low doses by the fungicide hexachlorobenzene in human intestinal Caco-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lebailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gladys Mirey</w:t>
+                <w:t xml:space="preserve">Hala Chalouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Herin</w:t>
+                <w:t xml:space="preserve">Benjamin Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lecluse</w:t>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Salles</w:t>
+                <w:t xml:space="preserve">Mohamed Moncef Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 88 (7), pp.963-972. </w:t>
+              <w:t xml:space="preserve">Toxicology Mechanisms and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.448-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-015-1024-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/15376516.2015.1082000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188319v2</w:t>
+                <w:t xml:space="preserve">hal-02636714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
               </w:r>
@@ -4875,51 +4875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral Comet Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,77 +4992,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From single-strand breaks to double-strand breaks during S-phase: a new mode of action of the Escherichia coli Cytolethal Distending Toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5107,295 +5107,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Switch of G Protein-Coupled Receptor Binding Preference from Phosphoinositide 3-Kinase (PI3K)–p85 to Filamin A Negatively Controls the PI3K Pathway</w:t>
+                <w:t xml:space="preserve">The chromatin remodeler p400 ATPase facilitates Rad51-mediated repair of DNA double-strand breaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Najiba</w:t>
+                <w:t xml:space="preserve">Céline Courilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saint-Laurent</w:t>
+                <w:t xml:space="preserve">Catherine Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Estève</w:t>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Schulz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Fanny Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.06252-11⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 199 (7), pp.1067 - 1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201205059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191384v1</w:t>
+                <w:t xml:space="preserve">hal-02646401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chromatin remodeler p400 ATPase facilitates Rad51-mediated repair of DNA double-strand breaks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Switch of G Protein-Coupled Receptor Binding Preference from Phosphoinositide 3-Kinase (PI3K)–p85 to Filamin A Negatively Controls the PI3K Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chailleux</w:t>
+                <w:t xml:space="preserve">Souad Najiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jauneau</w:t>
+                <w:t xml:space="preserve">Nathalie Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Grimal</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Briois</w:t>
+                <w:t xml:space="preserve">Stefan Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 199 (7), pp.1067 - 1081. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (5), pp.1004-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201205059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.06252-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646401v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5407,234 +5407,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of genotoxic effects on exocrine pancreas after chronic dietary exposure to cocktail of pesticides</w:t>
+                <w:t xml:space="preserve">Role of Vps 34 in pancreatic cancer initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Poirier-Jaouen</w:t>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ICAW - International Comet Assay Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">41 ème CECED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917625v1</w:t>
+                <w:t xml:space="preserve">hal-04925031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Vps34 in pancreatic cancer initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Shalhoub</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">young scientist congress 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
@@ -5649,242 +5649,242 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Vps 34 in pancreatic cancer initiation</w:t>
+                <w:t xml:space="preserve">Study of genotoxic effects on exocrine pancreas after chronic dietary exposure to cocktail of pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marie Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hala Shalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicole Therville</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Poirier-Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41 ème CECED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th ICAW - International Comet Assay Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925031v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation-induced epithelial plasticity can be by-passed through Vps34 inactivation to limit pancreatic cancer initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Shalhoub</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFRCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bordeau, France</w:t>
@@ -5926,90 +5926,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-grade TIO2 pigment initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Chicago, United States</w:t>
@@ -6038,103 +6038,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme-induced colorectal carcinogenesis associated with meat consumption: Relationship between fecal microbiome, metabolome and luminal heme-induced lipoperoxidation activity in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Diego, United States. pp.S77-S78</w:t>
@@ -6157,359 +6157,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un régime riche en fer héminique sur le microbiome et le métabolome fécal du rat Fischer 344</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melissa Zill</w:t>
+                <w:t xml:space="preserve">L’analyse des voies de réparation nous renseigne sur les dommages à l’ADN induits par la toxine CDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malaisé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Loeuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'INRA Toxalim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603471v1</w:t>
+                <w:t xml:space="preserve">hal-02800134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des voies de réparation nous renseigne sur les dommages à l’ADN induits par la toxine CDT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Impact d’un régime riche en fer héminique sur le microbiome et le métabolome fécal du rat Fischer 344</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Zill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'INRA Toxalim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque « Nutrition, microbiote, métabolisme et cancer »NACRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800134v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo genotoxic effects of dietary heme iron on rat colon mucosa and ex vivo effects on colon cells monitored by an optimized alkaline comet assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Taché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Comet Assay Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Antwerp, Belgium</w:t>
@@ -6551,90 +6551,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bacterial cytolethal distending Toxin induces indirect double-strand breaks into eukaryotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’ecole Doctorale SEVAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
@@ -6663,103 +6663,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution dans l’intestin et impacts sur le système immunitaire de nanoparticules de dioxyde de titane (TiO2) après exposition orale chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t>
@@ -6782,652 +6782,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Genotoxicity and repair: the cytolethal distending toxin model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Fedor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. ESVV Veterinary Herpesvirus Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV)., Jan 2013, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">4? workshop "Genome, Structure and Functions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôpital Rangueil. FRA., Apr 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749312v1</w:t>
+                <w:t xml:space="preserve">hal-02809832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity and repair: the cytolethal distending toxin model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's Disease Virus: the tegument protein VP22 trigers S Phase arrest and DNA damage in proliferating cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vautherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4? workshop "Genome, Structure and Functions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hôpital Rangueil. FRA., Apr 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5. European Congress of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Virology., Sep 2013, Lyon, France. 305 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809832v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modulation by Marek's Disease Virus: the tegument protein VP22 trigers S Phase arrest and DNA damage in proliferating cells</w:t>
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Congress of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Virology., Sep 2013, Lyon, France. 305 p</w:t>
+              <w:t xml:space="preserve">4. ESVV Veterinary Herpesvirus Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Veterinary Virology (ESVV)., Jan 2013, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744756v1</w:t>
+                <w:t xml:space="preserve">hal-02749312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du cycle cellulaire de la maladie de Marek : implication de la protéine de tégument VP22 dans l'arrêt prolifératif en phase-S.</w:t>
+                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
+                <w:t xml:space="preserve">Sylvie Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2012, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811446v1</w:t>
+                <w:t xml:space="preserve">hal-02748181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle modulation by Marek's disease virus: the tegument protein VP22 triggers S-phase arrest and DNA damage in proliferating cells</w:t>
+                <w:t xml:space="preserve">Régulation du cycle cellulaire de la maladie de Marek : implication de la protéine de tégument VP22 dans l'arrêt prolifératif en phase-S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Sylvie Rémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
+                <w:t xml:space="preserve">Jean-François Vautherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Marek's Disease and Avian Herpesviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Berlin, Germany. pp.28</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Association HerPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Herpesvirus et Pathologies Associées (HerPAs). FRA., Mar 2012, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748181v1</w:t>
+                <w:t xml:space="preserve">hal-02811446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remodelling chromatin p400 ATPase, facilitates the repairing of double-strand breaks dependent on rad51</w:t>
               </w:r>
@@ -7452,51 +7452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7564,846 +7564,846 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation-induced epithelial plasticity can be by-passed through Vps34 inactivation to limit pancreatic cancer initiation</w:t>
+                <w:t xml:space="preserve">Role of PI3K class III, Vps34, in pancreas carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Shalhoub</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st Young Scientist Cancer Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19ème journées annuelles du Cancéropôle GSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925020v1</w:t>
+                <w:t xml:space="preserve">hal-04917483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of PI3K class III, Vps34, in pancreas carcinogenesis</w:t>
+                <w:t xml:space="preserve">Inflammation-induced epithelial plasticity can be by-passed through Vps34 inactivation to limit pancreatic cancer initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème journées annuelles du Cancéropôle GSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Arcachon, France</w:t>
+              <w:t xml:space="preserve">AFRCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917483v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation-induced epithelial plasticity can be by-passed through Vps34 inactivation to limit pancreatic cancer initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Shalhoub</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRCP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1 st Young Scientist Cancer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925042v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of autophagy-inactivated acinar cell in PDAC initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tête</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Joffre Carine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t>
+              <w:t xml:space="preserve">18 èmes Journées du Cancéropôle Grand Sud Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637792v1</w:t>
+                <w:t xml:space="preserve">hal-04925018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human TR146 cells and pig buccal mucosa to assess oral transmucosal passage and buccal toxicity of foodgrade titanium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pettes-Duler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVIth International Congress of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of autophagy-inactivated acinar cell in PDAC initiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Guyon</w:t>
+                <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana C. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffre Carine</w:t>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 èmes Journées du Cancéropôle Grand Sud Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925018v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8445,77 +8445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nitroaromatic candidats for trypanosomiasis therapeutics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valere Belle Mbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8583,90 +8583,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the DNA repair pathways involved in response to the cytolethal distending toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th EMBO Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Birmingham, United Kingdom. 2015</w:t>
@@ -8695,103 +8695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the DNA repair pathways involved in the response to the cytolethal distending toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Mirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th 3R Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Giens, France. pp.1, 2015</w:t>
@@ -8846,77 +8846,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS EMBO 2014 Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France. 2014</w:t>
@@ -8939,277 +8939,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mode of action of a bacterial genotoxin: the cytolethal distending toxin</w:t>
+                <w:t xml:space="preserve">A new mode of action for the cytolethal distending toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ecole Doctorale SEVAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Toulouse, France. 2013</w:t>
+              <w:t xml:space="preserve">5. EMBO Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806633v1</w:t>
+                <w:t xml:space="preserve">hal-02748175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mode of action for the cytolethal distending toxin</w:t>
+                <w:t xml:space="preserve">A new mode of action of a bacterial genotoxin: the cytolethal distending toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. EMBO Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. 2013</w:t>
+              <w:t xml:space="preserve">Journée Ecole Doctorale SEVAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Toulouse, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748175v1</w:t>
+                <w:t xml:space="preserve">hal-02806633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets génotoxiques de la cytolethal distending toxin et mécanismes de signalisations</w:t>
               </w:r>
@@ -9221,77 +9221,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Avignon, France. 2012</w:t>
@@ -9372,51 +9372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Inconnue, France. 2011</w:t>
@@ -9477,103 +9477,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-grade titanium dioxide translocates across the oral mucosa in pigs and induces genotoxicity in an in vitro model of human oral epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pettes-Duler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9764,51 +9764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Handschin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shalhoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dusserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/adb51c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ratodiarivony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202300510" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Gajski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Vodenkov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulwahed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00754-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Gratacap" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bruse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Eyl&#252;l Bankoglu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Stopper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Ladeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geab012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonassi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Mili&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98620-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Haykal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Frisan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane C.B. Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100872" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2021.108371" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95976-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bergonzini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopez Chiloeches" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paparouna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Butter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.108931" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174337" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105568" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2019.108288" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Koppen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-0398-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine A. S. Langie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Duthie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2019.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Muruzabal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Milic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dusinska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2019.04.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621813v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine B. Gutzkow" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22204" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113626" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617932v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.04.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanc-Lapierre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2015.72" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40373" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chalouati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Ben Saad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2015.1082000" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Canitrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.915" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191384v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Najiba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Est&#232;ve" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schulz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06252-11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courilleau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grimal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201205059" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925034v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925031v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603471v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Genin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Zill" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792818v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courilleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chailleux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jauneau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudsocq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925020v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917483v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778286v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925018v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffre Carine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936829v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Belle Mbou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793078v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806633v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748175v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feliu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brunschwig" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774152v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Handschin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shalhoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dusserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1758-5090/adb51c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ratodiarivony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolivet-Gougeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202300510" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pettes-Duler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2023.2210664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Collins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M&#248;ller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Gajski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So&#328;a Vodenkov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhadi Abdulwahed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00754-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Gratacap" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bruse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100930" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Haykal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleha Hashim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Frisan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane C.B. Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100872" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Mili&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Ceppi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bruzzone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Azqueta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Brunborg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2021.108371" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezgi Eyl&#252;l Bankoglu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Stopper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giovannelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Ladeira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/geab012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bonassi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98620-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03201865v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bergonzini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopez Chiloeches" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paparouna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Butter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.108931" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174337" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95976-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Duarte-Hospital" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sulyok" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105568" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02476867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Brossas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.9b00566" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2019.108288" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Koppen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-020-0398-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619024v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine A. S. Langie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Duthie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrrev.2019.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627191v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Muruzabal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Milic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dusinska" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2019.04.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-019-0685-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620276v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maumus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chevalier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22268" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01940253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Liamin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19113626" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine B. Gutzkow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/em.22204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617932v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01888465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Stigliani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.06.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508951v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40373" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908711v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanc-Lapierre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2015.72" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560145v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2017.04.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bezine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malais&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loeuillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188319v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-015-1024-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Chalouati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Metais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moncef Ben Saad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2015.1082000" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641216v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Bencherit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chabanne-Vautherot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trouche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Canitrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.915" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647902v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fedor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Travers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Watrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courilleau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chailleux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Grimal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201205059" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191384v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Najiba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Laurent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Est&#232;ve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schulz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.06252-11" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925034v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917625v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rives" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poirier-Jaouen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925026v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603471v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Genin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Zill" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792818v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796083v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744756v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vautherot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749312v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748181v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie R&#233;my" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811446v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courilleau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chailleux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jauneau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudsocq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917483v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925042v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925020v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925018v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffre Carine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778286v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936829v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Belle Mbou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793078v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806633v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746646v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805332v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feliu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brunschwig" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03774152v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>