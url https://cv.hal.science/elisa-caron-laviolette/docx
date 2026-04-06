--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisa Caron-Laviolette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherer-builders: 70 years of research at the Natufian hamlet of Eynan-Mallaha (upper Jordan Valley, Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Whitford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100618. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2025.100618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Roche-Cotard (Moustérien) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down to the Rivers: A Geophysical Investigation at Étiolles (France) to Reconstruct the Magdalenian Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wilken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Wunderlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Remote Sensing, 16 (3), pp.519. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16030519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parures hautes en couleurs ! Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lesvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.12710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)occupation: Following a Magdalenian group through three successive occupations at Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 498, pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets de taille sur le site magdalénien d’Étiolles. Des témoins d’activité à l’organisation des habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça en jette ! Quand l’archéologie s’intéresse à nos déchets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, 2025, 9788836659180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paléosociologie et paléohistoire : les unités D71 d’Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Geneste; Philippe Grosos; Boris Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.195-201, 2023, 9782735129041. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.56135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pétrographique des matières jaunes et rouges de Pincevent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport final d’autorisation triennale 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes de « La Croix de Bagneux » à Mareuil-sur-Cher (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlatio ns » and cultural connections between Cantabrian Spain and Southwest France..and beyond SESSION XVII-2 DU XVIIIe CONGRÈS DE L'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-273, 2020, Actes de la séance de la Société préhistorique française, Paris du 6 juin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes de “ la Croix de Bagneux ” à Mareuil-sur-Cher (loir-et-cher). premiers résultats et perspectives palethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlations » and cultural connections between Cantabrian Spain and southwest france.. and beyond, session XXVII-2 du XVIIIe congrès de l’UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Société Préhistorique Française, pp.251-273, 2020, Séance de la Société Préhistorique Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03031752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer ses données archéologiques pour mieux les analyser et les partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural du chapitre France de l’organisation CAA (Computer Applications &amp; quantitative methods in Archaeology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la maison durable chez les primo-sédentaires du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMENSCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep Control of Your Data! A Decentralized, Open-Source and Community-Driven Approach to Archaeological Data Sharing Through the archeoViz Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron- Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13862828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian Architecture at Eynan-Mallaha. New Perspectives from Building Archaeology and 3D-GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Constructions – Bringing together Archaeologists and Architects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hadas Goldgeier and Leore Grosman, Feb 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silexoïdes ludiens d'Étiolles : correspondances magdaléniennes et enjeux pétroarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Allard, Raphaël Angevin, Didier Binder, Françoise Bostyn, Céline Bressy-Leandri, Jean-Philippe Collin, Vincent Delvigne, Paul Fernandes, Jérémy Garniaux, Harold Lethrosne, Ludovic Mevel, Maurice Piboule, Jean-Paul Raynal, Stéphane Renault, Antonin Tomasso, Christophe Tufféry, Erwan Vaissié; Société préhistorique française, Nov 2022, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weight of Tradition: Exploring Variability within Magdalenian Blade Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e réunion annuelle de l’European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New locus, new insights, new perspectives: unexpected aspects of Magdalenian life at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And now for something (not) completely different: Magdalenian variability at Etiolles and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time after time. Investigating a Magdalenian group’s inner variability through three successive occupations at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Open Workshop « Socio-Environmental Dynamics over the Last 12,000 Years: The Creation of Landscapes V »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Palethnography to Paleohistory: following a Magdalenian group through three successive occupations at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de réutilisation des données du projet DOM-NAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 8068 TempS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données du projet DOM-NAT « L'invention de la maison durable chez les primo-sédentaires du Proche-Orient »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 8068 TempS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aldaia Aierbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz Otaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bilan opérationnel de la campagne 2021 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel. Rapport de fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France; INRAP CIF; UMR 8068 TempS. 2022, 290 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les opérations de terrain » in Valentin B. (dir.), Étiolles. Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vestiges lithiques des Tarterêts III : bilan d’étape », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture; INRAP CIF; CNRS - UMR 8068. 2022, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intégrité des restes d’occupations des Tarterêts III. L’apport des remontages et des projections verticales », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiolles. Rapport de fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de la culture; CNRS - UMR 8068; Université Paris 1 - Panthéon Sorbonne. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constitution du SIG et cartographie du niveau IV-0 de Pincevent : état d’avancement », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Caractérisation des matières colorantes, colorées et chauffées de Pincevent », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d’archéologie d’Ile-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéozoologie du niveau IV0 et une analyse spatiale des témoins faunique, in Bignon-Lau O (dir.) 2021, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2021, p. 187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives.C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan opérationnel de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan opérationnel de la campagne 2019». C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modélisation 3D des nucléus et remontages de D71 », in Valentin B. (dir.), Étiolles. Rapport 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon». C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mise en place d’un SIG pour le niveau IV-0 de Pincevent : méthodologie et premiers résultats », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel Île-de-France, Essonne (91), Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Arscan; INRAP; Université Paris 1 - Panthéon Sorbonne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pas vers une analyse spatiale des témoins fauniques du niveau IV0, in Bignon-Lau O (dir.) 2020, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2020, p.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vestiges lithiques des Tarterêts III : un point sur les découvertes de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthodologie d’enregistrement », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Premiers pas vers une analyse spatiale des témoins fauniques du niveau IV0 », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon. C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthodologie d’enregistrement des données », in Ollivier-Alibert C. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le matériel lithique taillé du niveau IV0 : une saison sous le signe des remontages », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2019, pp.25-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données : méthodologie sur le terrain et traitement post-fouille. Bilan 2017-2019». B. Valentin (dir.), Étiolles rapport 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2019, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de la recherche », in Ollivier-Alibert C. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement des Tarterêts II” à Corbeil-Essonnes (Essonne) : nouvelle approche synthétique du mobilier lithique. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données sur le terrain et en post-fouille. Bilan 2018. B. Valentin (dir.), Étiolles rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service région d’archéologie d’Ile-de-France. 2018, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71 du locus 2-sud : avancement des recherches », in Valentin B. (dir.), Étiolles. Rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données sur le terrain et en post-fouille. Bilan 2017. B. Valentin (dir.), Étiolles rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France,. 2017, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service régional d’archéologie du Centre. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71. Regards croisés sur un groupe familial à travers trois installations successives », in Olive M. & Valentin B. (dir.), Étiolles. Rapport 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exploitation du silex dans les unités D71 », in Olive M. & Valentin B. (dir.), Étiolles. Rapport 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71. Regards croisés sur un groupe familial à travers trois installations successives », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exploitation du silex en D71 : étude techno-économique et spatiale », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les foyers des unités D71 et leur entretien », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tardiglaciaire du sud du Bassin parisien : bilan des actions 2013-2015 et perspectives». B. Valentin, S. Griselin, L. Mevel, Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Bilan des activités de 2013 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie de la région Centre. 2015, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre temps court et temps long. Paléosociologie d’un groupe magdalénien à travers une séquence exceptionnelle d’occupations à Étiolles », in Valentin B. et al. (dir.), Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport d’activités pour 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étiolles, rive gauche : La Fontaine au Soulier. Étude technospatiale d’une unité d’occupation magdalénienne », in Olive M. (dir.), Étiolles. Rapport triennal 2011-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France,. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étiolles, rive gauche : une nouvelle unité d’occupation. Étude technospatiale d’une production lithique magdalénienne », in Valentin B. et al. (dir.), Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Bilan des activités de 2010 à 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France,. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Hoedjiespunt 1 (Middle Stone Age) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Geelbek Dunes (Middle Stone Age) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archeoViz Portal: Dissemination of Spatial Archaeological Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10251182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)occupations. Réflexions autour de la variabilité magdalénienne à travers une séquence exceptionnelle d’occupations à Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 - Panthéon Sorbonne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03914859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais, hiatus et absences en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanouchka Matomou-Adzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Millot-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Ramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12, Éditions de la Sorbonne, 2019, Archéo.doct, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.18951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisa Caron-Laviolette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets de taille sur le site magdalénien d’Étiolles. Des témoins d’activité à l’organisation des habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça en jette ! Quand l’archéologie s’intéresse à nos déchets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, 2025, 9788836659180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paléosociologie et paléohistoire : les unités D71 d’Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Geneste; Philippe Grosos; Boris Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.195-201, 2023, 9782735129041. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.56135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pétrographique des matières jaunes et rouges de Pincevent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport final d’autorisation triennale 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes de « La Croix de Bagneux » à Mareuil-sur-Cher (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlatio ns » and cultural connections between Cantabrian Spain and Southwest France..and beyond SESSION XVII-2 DU XVIIIe CONGRÈS DE L'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-273, 2020, Actes de la séance de la Société préhistorique française, Paris du 6 juin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes de “ la Croix de Bagneux ” à Mareuil-sur-Cher (loir-et-cher). premiers résultats et perspectives palethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlations » and cultural connections between Cantabrian Spain and southwest france.. and beyond, session XXVII-2 du XVIIIe congrès de l’UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Société Préhistorique Française, pp.251-273, 2020, Séance de la Société Préhistorique Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03031752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherer-builders: 70 years of research at the Natufian hamlet of Eynan-Mallaha (upper Jordan Valley, Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Whitford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100618. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2025.100618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Roche-Cotard (Moustérien) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down to the Rivers: A Geophysical Investigation at Étiolles (France) to Reconstruct the Magdalenian Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wilken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Wunderlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Remote Sensing, 16 (3), pp.519. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16030519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parures hautes en couleurs ! Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lesvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.12710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)occupation: Following a Magdalenian group through three successive occupations at Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 498, pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer ses données archéologiques pour mieux les analyser et les partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural du chapitre France de l’organisation CAA (Computer Applications &amp; quantitative methods in Archaeology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la maison durable chez les primo-sédentaires du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMENSCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep Control of Your Data! A Decentralized, Open-Source and Community-Driven Approach to Archaeological Data Sharing Through the archeoViz Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron- Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13862828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian Architecture at Eynan-Mallaha. New Perspectives from Building Archaeology and 3D-GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Constructions – Bringing together Archaeologists and Architects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hadas Goldgeier and Leore Grosman, Feb 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silexoïdes ludiens d'Étiolles : correspondances magdaléniennes et enjeux pétroarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Allard, Raphaël Angevin, Didier Binder, Françoise Bostyn, Céline Bressy-Leandri, Jean-Philippe Collin, Vincent Delvigne, Paul Fernandes, Jérémy Garniaux, Harold Lethrosne, Ludovic Mevel, Maurice Piboule, Jean-Paul Raynal, Stéphane Renault, Antonin Tomasso, Christophe Tufféry, Erwan Vaissié; Société préhistorique française, Nov 2022, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weight of Tradition: Exploring Variability within Magdalenian Blade Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e réunion annuelle de l’European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New locus, new insights, new perspectives: unexpected aspects of Magdalenian life at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And now for something (not) completely different: Magdalenian variability at Etiolles and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time after time. Investigating a Magdalenian group’s inner variability through three successive occupations at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Open Workshop « Socio-Environmental Dynamics over the Last 12,000 Years: The Creation of Landscapes V »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Palethnography to Paleohistory: following a Magdalenian group through three successive occupations at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de réutilisation des données du projet DOM-NAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 8068 TempS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données du projet DOM-NAT « L'invention de la maison durable chez les primo-sédentaires du Proche-Orient »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 8068 TempS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aldaia Aierbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz Otaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bilan opérationnel de la campagne 2021 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel. Rapport de fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France; INRAP CIF; UMR 8068 TempS. 2022, 290 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les opérations de terrain » in Valentin B. (dir.), Étiolles. Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vestiges lithiques des Tarterêts III : bilan d’étape », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture; INRAP CIF; CNRS - UMR 8068. 2022, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intégrité des restes d’occupations des Tarterêts III. L’apport des remontages et des projections verticales », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiolles. Rapport de fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de la culture; CNRS - UMR 8068; Université Paris 1 - Panthéon Sorbonne. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constitution du SIG et cartographie du niveau IV-0 de Pincevent : état d’avancement », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Caractérisation des matières colorantes, colorées et chauffées de Pincevent », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d’archéologie d’Ile-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéozoologie du niveau IV0 et une analyse spatiale des témoins faunique, in Bignon-Lau O (dir.) 2021, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2021, p. 187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives.C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan opérationnel de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan opérationnel de la campagne 2019». C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modélisation 3D des nucléus et remontages de D71 », in Valentin B. (dir.), Étiolles. Rapport 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon». C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mise en place d’un SIG pour le niveau IV-0 de Pincevent : méthodologie et premiers résultats », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel Île-de-France, Essonne (91), Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Arscan; INRAP; Université Paris 1 - Panthéon Sorbonne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pas vers une analyse spatiale des témoins fauniques du niveau IV0, in Bignon-Lau O (dir.) 2020, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2020, p.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vestiges lithiques des Tarterêts III : un point sur les découvertes de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthodologie d’enregistrement », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Premiers pas vers une analyse spatiale des témoins fauniques du niveau IV0 », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon. C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthodologie d’enregistrement des données », in Ollivier-Alibert C. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le matériel lithique taillé du niveau IV0 : une saison sous le signe des remontages », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2019, pp.25-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données : méthodologie sur le terrain et traitement post-fouille. Bilan 2017-2019». B. Valentin (dir.), Étiolles rapport 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2019, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de la recherche », in Ollivier-Alibert C. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement des Tarterêts II” à Corbeil-Essonnes (Essonne) : nouvelle approche synthétique du mobilier lithique. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données sur le terrain et en post-fouille. Bilan 2018. B. Valentin (dir.), Étiolles rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service région d’archéologie d’Ile-de-France. 2018, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71 du locus 2-sud : avancement des recherches », in Valentin B. (dir.), Étiolles. Rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données sur le terrain et en post-fouille. Bilan 2017. B. Valentin (dir.), Étiolles rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France,. 2017, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service régional d’archéologie du Centre. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71. Regards croisés sur un groupe familial à travers trois installations successives », in Olive M. & Valentin B. (dir.), Étiolles. Rapport 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exploitation du silex dans les unités D71 », in Olive M. & Valentin B. (dir.), Étiolles. Rapport 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71. Regards croisés sur un groupe familial à travers trois installations successives », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exploitation du silex en D71 : étude techno-économique et spatiale », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les foyers des unités D71 et leur entretien », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tardiglaciaire du sud du Bassin parisien : bilan des actions 2013-2015 et perspectives». B. Valentin, S. Griselin, L. Mevel, Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Bilan des activités de 2013 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie de la région Centre. 2015, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre temps court et temps long. Paléosociologie d’un groupe magdalénien à travers une séquence exceptionnelle d’occupations à Étiolles », in Valentin B. et al. (dir.), Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport d’activités pour 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étiolles, rive gauche : La Fontaine au Soulier. Étude technospatiale d’une unité d’occupation magdalénienne », in Olive M. (dir.), Étiolles. Rapport triennal 2011-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France,. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étiolles, rive gauche : une nouvelle unité d’occupation. Étude technospatiale d’une production lithique magdalénienne », in Valentin B. et al. (dir.), Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Bilan des activités de 2010 à 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France,. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Hoedjiespunt 1 (Middle Stone Age) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Geelbek Dunes (Middle Stone Age) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archeoViz Portal: Dissemination of Spatial Archaeological Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10251182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)occupations. Réflexions autour de la variabilité magdalénienne à travers une séquence exceptionnelle d’occupations à Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 - Panthéon Sorbonne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03914859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais, hiatus et absences en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanouchka Matomou-Adzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Millot-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Ramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12, Éditions de la Sorbonne, 2019, Archéo.doct, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.18951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Whitford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2025.100618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron- Laviolette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13862828" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier-Alibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914804v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914821v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914798v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lejeune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914776v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914766v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Conard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Kandel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10251182" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03914859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873198v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanouchka Matomou-Adzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Millot-Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Ram&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.18951" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56135" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Whitford" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2025.100618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron- Laviolette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13862828" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier-Alibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914804v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914821v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914798v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lejeune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914776v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914766v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Conard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Kandel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10251182" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03914859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873198v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanouchka Matomou-Adzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Millot-Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Ram&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.18951" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>