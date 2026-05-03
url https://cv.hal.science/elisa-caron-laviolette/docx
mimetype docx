--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisa Caron-Laviolette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets de taille sur le site magdalénien d’Étiolles. Des témoins d’activité à l’organisation des habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça en jette ! Quand l’archéologie s’intéresse à nos déchets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, 2025, 9788836659180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paléosociologie et paléohistoire : les unités D71 d’Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Geneste; Philippe Grosos; Boris Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.195-201, 2023, 9782735129041. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.56135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pétrographique des matières jaunes et rouges de Pincevent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport final d’autorisation triennale 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes de « La Croix de Bagneux » à Mareuil-sur-Cher (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlatio ns » and cultural connections between Cantabrian Spain and Southwest France..and beyond SESSION XVII-2 DU XVIIIe CONGRÈS DE L'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-273, 2020, Actes de la séance de la Société préhistorique française, Paris du 6 juin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes de “ la Croix de Bagneux ” à Mareuil-sur-Cher (loir-et-cher). premiers résultats et perspectives palethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlations » and cultural connections between Cantabrian Spain and southwest france.. and beyond, session XXVII-2 du XVIIIe congrès de l’UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Société Préhistorique Française, pp.251-273, 2020, Séance de la Société Préhistorique Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03031752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherer-builders: 70 years of research at the Natufian hamlet of Eynan-Mallaha (upper Jordan Valley, Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Whitford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100618. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2025.100618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Roche-Cotard (Moustérien) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down to the Rivers: A Geophysical Investigation at Étiolles (France) to Reconstruct the Magdalenian Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wilken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Wunderlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Remote Sensing, 16 (3), pp.519. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16030519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parures hautes en couleurs ! Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lesvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.12710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)occupation: Following a Magdalenian group through three successive occupations at Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 498, pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer ses données archéologiques pour mieux les analyser et les partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural du chapitre France de l’organisation CAA (Computer Applications &amp; quantitative methods in Archaeology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la maison durable chez les primo-sédentaires du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMENSCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep Control of Your Data! A Decentralized, Open-Source and Community-Driven Approach to Archaeological Data Sharing Through the archeoViz Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron- Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13862828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian Architecture at Eynan-Mallaha. New Perspectives from Building Archaeology and 3D-GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Constructions – Bringing together Archaeologists and Architects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hadas Goldgeier and Leore Grosman, Feb 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silexoïdes ludiens d'Étiolles : correspondances magdaléniennes et enjeux pétroarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Allard, Raphaël Angevin, Didier Binder, Françoise Bostyn, Céline Bressy-Leandri, Jean-Philippe Collin, Vincent Delvigne, Paul Fernandes, Jérémy Garniaux, Harold Lethrosne, Ludovic Mevel, Maurice Piboule, Jean-Paul Raynal, Stéphane Renault, Antonin Tomasso, Christophe Tufféry, Erwan Vaissié; Société préhistorique française, Nov 2022, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weight of Tradition: Exploring Variability within Magdalenian Blade Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e réunion annuelle de l’European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New locus, new insights, new perspectives: unexpected aspects of Magdalenian life at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And now for something (not) completely different: Magdalenian variability at Etiolles and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time after time. Investigating a Magdalenian group’s inner variability through three successive occupations at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Open Workshop « Socio-Environmental Dynamics over the Last 12,000 Years: The Creation of Landscapes V »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Palethnography to Paleohistory: following a Magdalenian group through three successive occupations at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de réutilisation des données du projet DOM-NAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 8068 TempS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données du projet DOM-NAT « L'invention de la maison durable chez les primo-sédentaires du Proche-Orient »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 8068 TempS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aldaia Aierbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz Otaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bilan opérationnel de la campagne 2021 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel. Rapport de fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France; INRAP CIF; UMR 8068 TempS. 2022, 290 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les opérations de terrain » in Valentin B. (dir.), Étiolles. Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vestiges lithiques des Tarterêts III : bilan d’étape », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture; INRAP CIF; CNRS - UMR 8068. 2022, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intégrité des restes d’occupations des Tarterêts III. L’apport des remontages et des projections verticales », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiolles. Rapport de fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de la culture; CNRS - UMR 8068; Université Paris 1 - Panthéon Sorbonne. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constitution du SIG et cartographie du niveau IV-0 de Pincevent : état d’avancement », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Caractérisation des matières colorantes, colorées et chauffées de Pincevent », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d’archéologie d’Ile-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéozoologie du niveau IV0 et une analyse spatiale des témoins faunique, in Bignon-Lau O (dir.) 2021, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2021, p. 187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives.C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan opérationnel de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan opérationnel de la campagne 2019». C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modélisation 3D des nucléus et remontages de D71 », in Valentin B. (dir.), Étiolles. Rapport 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon». C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mise en place d’un SIG pour le niveau IV-0 de Pincevent : méthodologie et premiers résultats », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel Île-de-France, Essonne (91), Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Arscan; INRAP; Université Paris 1 - Panthéon Sorbonne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pas vers une analyse spatiale des témoins fauniques du niveau IV0, in Bignon-Lau O (dir.) 2020, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2020, p.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vestiges lithiques des Tarterêts III : un point sur les découvertes de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthodologie d’enregistrement », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Premiers pas vers une analyse spatiale des témoins fauniques du niveau IV0 », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon. C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthodologie d’enregistrement des données », in Ollivier-Alibert C. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le matériel lithique taillé du niveau IV0 : une saison sous le signe des remontages », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2019, pp.25-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données : méthodologie sur le terrain et traitement post-fouille. Bilan 2017-2019». B. Valentin (dir.), Étiolles rapport 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2019, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de la recherche », in Ollivier-Alibert C. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement des Tarterêts II” à Corbeil-Essonnes (Essonne) : nouvelle approche synthétique du mobilier lithique. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données sur le terrain et en post-fouille. Bilan 2018. B. Valentin (dir.), Étiolles rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service région d’archéologie d’Ile-de-France. 2018, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71 du locus 2-sud : avancement des recherches », in Valentin B. (dir.), Étiolles. Rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données sur le terrain et en post-fouille. Bilan 2017. B. Valentin (dir.), Étiolles rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France,. 2017, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service régional d’archéologie du Centre. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71. Regards croisés sur un groupe familial à travers trois installations successives », in Olive M. & Valentin B. (dir.), Étiolles. Rapport 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exploitation du silex dans les unités D71 », in Olive M. & Valentin B. (dir.), Étiolles. Rapport 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71. Regards croisés sur un groupe familial à travers trois installations successives », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exploitation du silex en D71 : étude techno-économique et spatiale », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les foyers des unités D71 et leur entretien », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tardiglaciaire du sud du Bassin parisien : bilan des actions 2013-2015 et perspectives». B. Valentin, S. Griselin, L. Mevel, Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Bilan des activités de 2013 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie de la région Centre. 2015, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre temps court et temps long. Paléosociologie d’un groupe magdalénien à travers une séquence exceptionnelle d’occupations à Étiolles », in Valentin B. et al. (dir.), Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport d’activités pour 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étiolles, rive gauche : La Fontaine au Soulier. Étude technospatiale d’une unité d’occupation magdalénienne », in Olive M. (dir.), Étiolles. Rapport triennal 2011-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France,. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étiolles, rive gauche : une nouvelle unité d’occupation. Étude technospatiale d’une production lithique magdalénienne », in Valentin B. et al. (dir.), Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Bilan des activités de 2010 à 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France,. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Hoedjiespunt 1 (Middle Stone Age) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Geelbek Dunes (Middle Stone Age) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archeoViz Portal: Dissemination of Spatial Archaeological Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10251182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)occupations. Réflexions autour de la variabilité magdalénienne à travers une séquence exceptionnelle d’occupations à Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 - Panthéon Sorbonne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03914859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais, hiatus et absences en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanouchka Matomou-Adzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Millot-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Ramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12, Éditions de la Sorbonne, 2019, Archéo.doct, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.18951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisa Caron-Laviolette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherer-builders: 70 years of research at the Natufian hamlet of Eynan-Mallaha (upper Jordan Valley, Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Whitford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100618. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2025.100618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Roche-Cotard (Moustérien) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down to the Rivers: A Geophysical Investigation at Étiolles (France) to Reconstruct the Magdalenian Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wilken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Wunderlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Remote Sensing, 16 (3), pp.519. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16030519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parures hautes en couleurs ! Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lesvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.12710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)occupation: Following a Magdalenian group through three successive occupations at Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 498, pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets de taille sur le site magdalénien d’Étiolles. Des témoins d’activité à l’organisation des habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça en jette ! Quand l’archéologie s’intéresse à nos déchets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, 2025, 9788836659180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paléosociologie et paléohistoire : les unités D71 d’Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Geneste; Philippe Grosos; Boris Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.195-201, 2023, 9782735129041. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.56135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pétrographique des matières jaunes et rouges de Pincevent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport final d’autorisation triennale 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes de « La Croix de Bagneux » à Mareuil-sur-Cher (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlatio ns » and cultural connections between Cantabrian Spain and Southwest France..and beyond SESSION XVII-2 DU XVIIIe CONGRÈS DE L'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-273, 2020, Actes de la séance de la Société préhistorique française, Paris du 6 juin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes de “ la Croix de Bagneux ” à Mareuil-sur-Cher (loir-et-cher). premiers résultats et perspectives palethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlations » and cultural connections between Cantabrian Spain and southwest france.. and beyond, session XXVII-2 du XVIIIe congrès de l’UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Société Préhistorique Française, pp.251-273, 2020, Séance de la Société Préhistorique Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03031752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager et explorer des données archéologiques spatialisées : l'approche décentralisée et fédérative archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des liens. Colloque inaugural du chapitre France de l'organisation CAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer ses données archéologiques pour mieux les analyser et les partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural du chapitre France de l’organisation CAA (Computer Applications &amp; quantitative methods in Archaeology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la maison durable chez les primo-sédentaires du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMENSCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Hoedjiespunt 1 (Middle Stone Age) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Geelbek Dunes (Middle Stone Age) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archeoViz Portal: Dissemination of Spatial Archaeological Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10251182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de réutilisation des données du projet DOM-NAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 8068 TempS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données du projet DOM-NAT « L'invention de la maison durable chez les primo-sédentaires du Proche-Orient »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 8068 TempS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aldaia Aierbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz Otaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel. Rapport de fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France; INRAP CIF; UMR 8068 TempS. 2022, 290 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bilan opérationnel de la campagne 2021 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les opérations de terrain » in Valentin B. (dir.), Étiolles. Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vestiges lithiques des Tarterêts III : bilan d’étape », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture; INRAP CIF; CNRS - UMR 8068. 2022, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intégrité des restes d’occupations des Tarterêts III. L’apport des remontages et des projections verticales », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiolles. Rapport de fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de la culture; CNRS - UMR 8068; Université Paris 1 - Panthéon Sorbonne. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constitution du SIG et cartographie du niveau IV-0 de Pincevent : état d’avancement », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Caractérisation des matières colorantes, colorées et chauffées de Pincevent », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d’archéologie d’Ile-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéozoologie du niveau IV0 et une analyse spatiale des témoins faunique, in Bignon-Lau O (dir.) 2021, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2021, p. 187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives.C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan opérationnel de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modélisation 3D des nucléus et remontages de D71 », in Valentin B. (dir.), Étiolles. Rapport 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan opérationnel de la campagne 2019». C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon». C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mise en place d’un SIG pour le niveau IV-0 de Pincevent : méthodologie et premiers résultats », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel Île-de-France, Essonne (91), Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Arscan; INRAP; Université Paris 1 - Panthéon Sorbonne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pas vers une analyse spatiale des témoins fauniques du niveau IV0, in Bignon-Lau O (dir.) 2020, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2020, p.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vestiges lithiques des Tarterêts III : un point sur les découvertes de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthodologie d’enregistrement », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Premiers pas vers une analyse spatiale des témoins fauniques du niveau IV0 », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon. C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthodologie d’enregistrement des données », in Ollivier-Alibert C. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le matériel lithique taillé du niveau IV0 : une saison sous le signe des remontages », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2019, pp.25-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données : méthodologie sur le terrain et traitement post-fouille. Bilan 2017-2019». B. Valentin (dir.), Étiolles rapport 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2019, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de la recherche », in Ollivier-Alibert C. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement des Tarterêts II” à Corbeil-Essonnes (Essonne) : nouvelle approche synthétique du mobilier lithique. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données sur le terrain et en post-fouille. Bilan 2018. B. Valentin (dir.), Étiolles rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service région d’archéologie d’Ile-de-France. 2018, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71 du locus 2-sud : avancement des recherches », in Valentin B. (dir.), Étiolles. Rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données sur le terrain et en post-fouille. Bilan 2017. B. Valentin (dir.), Étiolles rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France,. 2017, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71. Regards croisés sur un groupe familial à travers trois installations successives », in Olive M. & Valentin B. (dir.), Étiolles. Rapport 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service régional d’archéologie du Centre. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exploitation du silex dans les unités D71 », in Olive M. & Valentin B. (dir.), Étiolles. Rapport 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71. Regards croisés sur un groupe familial à travers trois installations successives », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exploitation du silex en D71 : étude techno-économique et spatiale », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les foyers des unités D71 et leur entretien », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tardiglaciaire du sud du Bassin parisien : bilan des actions 2013-2015 et perspectives». B. Valentin, S. Griselin, L. Mevel, Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Bilan des activités de 2013 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie de la région Centre. 2015, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre temps court et temps long. Paléosociologie d’un groupe magdalénien à travers une séquence exceptionnelle d’occupations à Étiolles », in Valentin B. et al. (dir.), Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport d’activités pour 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étiolles, rive gauche : La Fontaine au Soulier. Étude technospatiale d’une unité d’occupation magdalénienne », in Olive M. (dir.), Étiolles. Rapport triennal 2011-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France,. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étiolles, rive gauche : une nouvelle unité d’occupation. Étude technospatiale d’une production lithique magdalénienne », in Valentin B. et al. (dir.), Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Bilan des activités de 2010 à 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France,. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep Control of Your Data! A Decentralized, Open-Source and Community-Driven Approach to Archaeological Data Sharing Through the archeoViz Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron- Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13862828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian Architecture at Eynan-Mallaha. New Perspectives from Building Archaeology and 3D-GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Constructions – Bringing together Archaeologists and Architects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hadas Goldgeier and Leore Grosman, Feb 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silexoïdes ludiens d'Étiolles : correspondances magdaléniennes et enjeux pétroarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Allard, Raphaël Angevin, Didier Binder, Françoise Bostyn, Céline Bressy-Leandri, Jean-Philippe Collin, Vincent Delvigne, Paul Fernandes, Jérémy Garniaux, Harold Lethrosne, Ludovic Mevel, Maurice Piboule, Jean-Paul Raynal, Stéphane Renault, Antonin Tomasso, Christophe Tufféry, Erwan Vaissié; Société préhistorique française, Nov 2022, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weight of Tradition: Exploring Variability within Magdalenian Blade Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e réunion annuelle de l’European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New locus, new insights, new perspectives: unexpected aspects of Magdalenian life at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And now for something (not) completely different: Magdalenian variability at Etiolles and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time after time. Investigating a Magdalenian group’s inner variability through three successive occupations at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Open Workshop « Socio-Environmental Dynamics over the Last 12,000 Years: The Creation of Landscapes V »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Palethnography to Paleohistory: following a Magdalenian group through three successive occupations at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)occupations. Réflexions autour de la variabilité magdalénienne à travers une séquence exceptionnelle d’occupations à Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 - Panthéon Sorbonne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03914859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais, hiatus et absences en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanouchka Matomou-Adzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Millot-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Ramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12, Éditions de la Sorbonne, 2019, Archéo.doct, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.18951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56135" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Whitford" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2025.100618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron- Laviolette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13862828" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier-Alibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906636v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034346v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914804v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914821v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914798v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914794v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309881v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lejeune" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914776v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034296v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914766v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Conard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Kandel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10251182" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03914859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873198v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanouchka Matomou-Adzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Millot-Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Ram&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.18951" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Whitford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2025.100618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Conard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Kandel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10251182" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636976v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier-Alibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lejeune" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914811v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914776v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron- Laviolette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13862828" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305814v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03914859v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanouchka Matomou-Adzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Millot-Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Ram&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.18951" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>