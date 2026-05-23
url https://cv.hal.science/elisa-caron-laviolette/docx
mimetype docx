--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisa Caron-Laviolette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherer-builders: 70 years of research at the Natufian hamlet of Eynan-Mallaha (upper Jordan Valley, Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Whitford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100618. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2025.100618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Roche-Cotard (Moustérien) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down to the Rivers: A Geophysical Investigation at Étiolles (France) to Reconstruct the Magdalenian Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wilken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Wunderlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Remote Sensing, 16 (3), pp.519. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16030519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parures hautes en couleurs ! Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lesvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.12710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)occupation: Following a Magdalenian group through three successive occupations at Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 498, pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets de taille sur le site magdalénien d’Étiolles. Des témoins d’activité à l’organisation des habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça en jette ! Quand l’archéologie s’intéresse à nos déchets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, 2025, 9788836659180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paléosociologie et paléohistoire : les unités D71 d’Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Geneste; Philippe Grosos; Boris Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.195-201, 2023, 9782735129041. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.56135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pétrographique des matières jaunes et rouges de Pincevent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport final d’autorisation triennale 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes de « La Croix de Bagneux » à Mareuil-sur-Cher (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlatio ns » and cultural connections between Cantabrian Spain and Southwest France..and beyond SESSION XVII-2 DU XVIIIe CONGRÈS DE L'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-273, 2020, Actes de la séance de la Société préhistorique française, Paris du 6 juin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes de “ la Croix de Bagneux ” à Mareuil-sur-Cher (loir-et-cher). premiers résultats et perspectives palethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlations » and cultural connections between Cantabrian Spain and southwest france.. and beyond, session XXVII-2 du XVIIIe congrès de l’UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Société Préhistorique Française, pp.251-273, 2020, Séance de la Société Préhistorique Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03031752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager et explorer des données archéologiques spatialisées : l'approche décentralisée et fédérative archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des liens. Colloque inaugural du chapitre France de l'organisation CAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer ses données archéologiques pour mieux les analyser et les partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural du chapitre France de l’organisation CAA (Computer Applications &amp; quantitative methods in Archaeology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la maison durable chez les primo-sédentaires du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMENSCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Hoedjiespunt 1 (Middle Stone Age) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Geelbek Dunes (Middle Stone Age) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archeoViz Portal: Dissemination of Spatial Archaeological Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10251182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de réutilisation des données du projet DOM-NAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 8068 TempS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données du projet DOM-NAT « L'invention de la maison durable chez les primo-sédentaires du Proche-Orient »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 8068 TempS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aldaia Aierbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz Otaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel. Rapport de fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France; INRAP CIF; UMR 8068 TempS. 2022, 290 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bilan opérationnel de la campagne 2021 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les opérations de terrain » in Valentin B. (dir.), Étiolles. Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vestiges lithiques des Tarterêts III : bilan d’étape », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture; INRAP CIF; CNRS - UMR 8068. 2022, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intégrité des restes d’occupations des Tarterêts III. L’apport des remontages et des projections verticales », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiolles. Rapport de fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de la culture; CNRS - UMR 8068; Université Paris 1 - Panthéon Sorbonne. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constitution du SIG et cartographie du niveau IV-0 de Pincevent : état d’avancement », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Caractérisation des matières colorantes, colorées et chauffées de Pincevent », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d’archéologie d’Ile-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéozoologie du niveau IV0 et une analyse spatiale des témoins faunique, in Bignon-Lau O (dir.) 2021, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2021, p. 187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives.C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan opérationnel de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modélisation 3D des nucléus et remontages de D71 », in Valentin B. (dir.), Étiolles. Rapport 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan opérationnel de la campagne 2019». C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon». C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mise en place d’un SIG pour le niveau IV-0 de Pincevent : méthodologie et premiers résultats », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel Île-de-France, Essonne (91), Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Arscan; INRAP; Université Paris 1 - Panthéon Sorbonne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pas vers une analyse spatiale des témoins fauniques du niveau IV0, in Bignon-Lau O (dir.) 2020, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2020, p.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vestiges lithiques des Tarterêts III : un point sur les découvertes de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthodologie d’enregistrement », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Premiers pas vers une analyse spatiale des témoins fauniques du niveau IV0 », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon. C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthodologie d’enregistrement des données », in Ollivier-Alibert C. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le matériel lithique taillé du niveau IV0 : une saison sous le signe des remontages », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2019, pp.25-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données : méthodologie sur le terrain et traitement post-fouille. Bilan 2017-2019». B. Valentin (dir.), Étiolles rapport 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2019, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de la recherche », in Ollivier-Alibert C. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement des Tarterêts II” à Corbeil-Essonnes (Essonne) : nouvelle approche synthétique du mobilier lithique. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données sur le terrain et en post-fouille. Bilan 2018. B. Valentin (dir.), Étiolles rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service région d’archéologie d’Ile-de-France. 2018, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71 du locus 2-sud : avancement des recherches », in Valentin B. (dir.), Étiolles. Rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données sur le terrain et en post-fouille. Bilan 2017. B. Valentin (dir.), Étiolles rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France,. 2017, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71. Regards croisés sur un groupe familial à travers trois installations successives », in Olive M. & Valentin B. (dir.), Étiolles. Rapport 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service régional d’archéologie du Centre. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exploitation du silex dans les unités D71 », in Olive M. & Valentin B. (dir.), Étiolles. Rapport 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71. Regards croisés sur un groupe familial à travers trois installations successives », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exploitation du silex en D71 : étude techno-économique et spatiale », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les foyers des unités D71 et leur entretien », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tardiglaciaire du sud du Bassin parisien : bilan des actions 2013-2015 et perspectives». B. Valentin, S. Griselin, L. Mevel, Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Bilan des activités de 2013 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie de la région Centre. 2015, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre temps court et temps long. Paléosociologie d’un groupe magdalénien à travers une séquence exceptionnelle d’occupations à Étiolles », in Valentin B. et al. (dir.), Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport d’activités pour 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étiolles, rive gauche : La Fontaine au Soulier. Étude technospatiale d’une unité d’occupation magdalénienne », in Olive M. (dir.), Étiolles. Rapport triennal 2011-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France,. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étiolles, rive gauche : une nouvelle unité d’occupation. Étude technospatiale d’une production lithique magdalénienne », in Valentin B. et al. (dir.), Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Bilan des activités de 2010 à 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France,. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep Control of Your Data! A Decentralized, Open-Source and Community-Driven Approach to Archaeological Data Sharing Through the archeoViz Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron- Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13862828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian Architecture at Eynan-Mallaha. New Perspectives from Building Archaeology and 3D-GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Constructions – Bringing together Archaeologists and Architects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hadas Goldgeier and Leore Grosman, Feb 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silexoïdes ludiens d'Étiolles : correspondances magdaléniennes et enjeux pétroarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Allard, Raphaël Angevin, Didier Binder, Françoise Bostyn, Céline Bressy-Leandri, Jean-Philippe Collin, Vincent Delvigne, Paul Fernandes, Jérémy Garniaux, Harold Lethrosne, Ludovic Mevel, Maurice Piboule, Jean-Paul Raynal, Stéphane Renault, Antonin Tomasso, Christophe Tufféry, Erwan Vaissié; Société préhistorique française, Nov 2022, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weight of Tradition: Exploring Variability within Magdalenian Blade Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e réunion annuelle de l’European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New locus, new insights, new perspectives: unexpected aspects of Magdalenian life at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And now for something (not) completely different: Magdalenian variability at Etiolles and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time after time. Investigating a Magdalenian group’s inner variability through three successive occupations at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Open Workshop « Socio-Environmental Dynamics over the Last 12,000 Years: The Creation of Landscapes V »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Palethnography to Paleohistory: following a Magdalenian group through three successive occupations at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)occupations. Réflexions autour de la variabilité magdalénienne à travers une séquence exceptionnelle d’occupations à Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 - Panthéon Sorbonne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03914859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais, hiatus et absences en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanouchka Matomou-Adzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Millot-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Ramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12, Éditions de la Sorbonne, 2019, Archéo.doct, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.18951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisa Caron-Laviolette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets de taille sur le site magdalénien d’Étiolles. Des témoins d’activité à l’organisation des habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ça en jette ! Quand l’archéologie s’intéresse à nos déchets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, 2025, 9788836659180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre paléosociologie et paléohistoire : les unités D71 d’Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Geneste; Philippe Grosos; Boris Valentin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.195-201, 2023, 9782735129041. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.56135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pétrographique des matières jaunes et rouges de Pincevent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport final d’autorisation triennale 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-62, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes de « La Croix de Bagneux » à Mareuil-sur-Cher (Loir-et-Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlatio ns » and cultural connections between Cantabrian Spain and Southwest France..and beyond SESSION XVII-2 DU XVIIIe CONGRÈS DE L'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-273, 2020, Actes de la séance de la Société préhistorique française, Paris du 6 juin 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes de “ la Croix de Bagneux ” à Mareuil-sur-Cher (loir-et-cher). premiers résultats et perspectives palethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Souffi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlations » and cultural connections between Cantabrian Spain and southwest france.. and beyond, session XXVII-2 du XVIIIe congrès de l’UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Société Préhistorique Française, pp.251-273, 2020, Séance de la Société Préhistorique Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03031752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherer-builders: 70 years of research at the Natufian hamlet of Eynan-Mallaha (upper Jordan Valley, Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Whitford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100618. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2025.100618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : Roche-Cotard (Moustérien) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">archeoViz Portal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down to the Rivers: A Geophysical Investigation at Étiolles (France) to Reconstruct the Magdalenian Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Wilken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Jeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Wunderlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Remote Sensing, 16 (3), pp.519. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16030519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parures hautes en couleurs ! Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lesvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.12710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)occupation: Following a Magdalenian group through three successive occupations at Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 498, pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager et explorer des données archéologiques spatialisées : l'approche décentralisée et fédérative archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des liens. Colloque inaugural du chapitre France de l'organisation CAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structurer ses données archéologiques pour mieux les analyser et les partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural du chapitre France de l’organisation CAA (Computer Applications &amp; quantitative methods in Archaeology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les disques perforés en roches du site magdalénien de Pincevent (La Grande-Paroisse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la maison durable chez les primo-sédentaires du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMENSCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charte de réutilisation des données du projet DOM-NAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 8068 TempS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données du projet DOM-NAT « L'invention de la maison durable chez les primo-sédentaires du Proche-Orient »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 8068 TempS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aldaia Aierbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz Otaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiolles. Rapport de fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministere de la culture; CNRS - UMR 8068; Université Paris 1 - Panthéon Sorbonne. 2022, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel. Rapport de fouille programmée 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, DRAC-SRA Île-de-France; INRAP CIF; UMR 8068 TempS. 2022, 290 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les opérations de terrain » in Valentin B. (dir.), Étiolles. Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Boris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le bilan opérationnel de la campagne 2021 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vestiges lithiques des Tarterêts III : bilan d’étape », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture; INRAP CIF; CNRS - UMR 8068. 2022, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’intégrité des restes d’occupations des Tarterêts III. L’apport des remontages et des projections verticales », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéozoologie du niveau IV0 et une analyse spatiale des témoins faunique, in Bignon-Lau O (dir.) 2021, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2021, p. 187-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Constitution du SIG et cartographie du niveau IV-0 de Pincevent : état d’avancement », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Caractérisation des matières colorantes, colorées et chauffées de Pincevent », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dumarçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional d’archéologie d’Ile-de-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon. C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de recherche », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan opérationnel de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bilan et perspectives », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives.C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan opérationnel de la campagne 2019». C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modélisation 3D des nucléus et remontages de D71 », in Valentin B. (dir.), Étiolles. Rapport 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges lithiques de la campagne 2019. Un premier tour d’horizon». C. Ollivier-Alibert (dir.), Les Tarterêts III. Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2020, pp.63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mise en place d’un SIG pour le niveau IV-0 de Pincevent : méthodologie et premiers résultats », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Tarterêts III » 20 rue Gustave Eiffel Île-de-France, Essonne (91), Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Arscan; INRAP; Université Paris 1 - Panthéon Sorbonne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers pas vers une analyse spatiale des témoins fauniques du niveau IV0, in Bignon-Lau O (dir.) 2020, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2020, p.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les vestiges lithiques des Tarterêts III : un point sur les découvertes de la campagne 2020 », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthodologie d’enregistrement », in Ollivier-Alibert C., Mevel L., Caron-Laviolette E. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Premiers pas vers une analyse spatiale des témoins fauniques du niveau IV0 », in Bignon-Lau O. (dir.), Opération archéologique programmée du site de Pincevent (La Grande Paroisse, Seine-et-Marne). Rapport intermédiaire d’autorisation triennale 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le matériel lithique taillé du niveau IV0 : une saison sous le signe des remontages », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Debout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2019, pp.25-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données : méthodologie sur le terrain et traitement post-fouille. Bilan 2017-2019». B. Valentin (dir.), Étiolles rapport 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2019, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthodologie d’enregistrement des données », in Ollivier-Alibert C. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Problématique de la recherche », in Ollivier-Alibert C. (dir.), Les Tarterêts III (Essonne). Rapport de fouille programmée 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données sur le terrain et en post-fouille. Bilan 2018. B. Valentin (dir.), Étiolles rapport 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service région d’archéologie d’Ile-de-France. 2018, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement des Tarterêts II” à Corbeil-Essonnes (Essonne) : nouvelle approche synthétique du mobilier lithique. L. Mevel et S. Griselin (dirs.), Paléolithique final et Mésolithique dans le bassin parisien et ses marges habitats, sociétés et environnements, rapport de PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71 du locus 2-sud : avancement des recherches », in Valentin B. (dir.), Étiolles. Rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau protocole d’enregistrement des données sur le terrain et en post-fouille. Bilan 2017. B. Valentin (dir.), Étiolles rapport 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service région d’archéologie d’Ile-de-France,. 2017, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71. Regards croisés sur un groupe familial à travers trois installations successives », in Olive M. & Valentin B. (dir.), Étiolles. Rapport 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exploitation du silex dans les unités D71 », in Olive M. & Valentin B. (dir.), Étiolles. Rapport 2014-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations magdaléniennes du Locus 16 de la Croix-de-Bagneux à Mareuil-sur-Cher (41). Premiers résultats et perspectives palethnographiques. L. Mevel et S. Griselein (dirs.), Rapport 2016 du PCR Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Service régional d’archéologie du Centre. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les unités D71. Regards croisés sur un groupe familial à travers trois installations successives », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exploitation du silex en D71 : étude techno-économique et spatiale », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les foyers des unités D71 et leur entretien », in Olive M. (dir.), Étiolles. Rapport 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tardiglaciaire du sud du Bassin parisien : bilan des actions 2013-2015 et perspectives». B. Valentin, S. Griselin, L. Mevel, Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Bilan des activités de 2013 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Kildea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie de la région Centre. 2015, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre temps court et temps long. Paléosociologie d’un groupe magdalénien à travers une séquence exceptionnelle d’occupations à Étiolles », in Valentin B. et al. (dir.), Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Rapport d’activités pour 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étiolles, rive gauche : La Fontaine au Soulier. Étude technospatiale d’une unité d’occupation magdalénienne », in Olive M. (dir.), Étiolles. Rapport triennal 2011-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France,. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étiolles, rive gauche : une nouvelle unité d’occupation. Étude technospatiale d’une production lithique magdalénienne », in Valentin B. et al. (dir.), Paléolithique final et Mésolithique dans le Bassin parisien et ses marges. Habitats, sociétés et environnements. Bilan des activités de 2010 à 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service région d’archéologie d’Ile-de-France,. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Hoedjiespunt 1 (Middle Stone Age) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online data visualisation of: Geelbek Dunes (Middle Stone Age) using the archeoViz web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J Conard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archeoViz Portal: Dissemination of Spatial Archaeological Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10251182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep Control of Your Data! A Decentralized, Open-Source and Community-Driven Approach to Archaeological Data Sharing Through the archeoViz Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Plutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Caron- Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting (EAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13862828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peschaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian Architecture at Eynan-Mallaha. New Perspectives from Building Archaeology and 3D-GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Constructions – Bringing together Archaeologists and Architects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hadas Goldgeier and Leore Grosman, Feb 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silexoïdes ludiens d'Étiolles : correspondances magdaléniennes et enjeux pétroarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ollivier-Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Allard, Raphaël Angevin, Didier Binder, Françoise Bostyn, Céline Bressy-Leandri, Jean-Philippe Collin, Vincent Delvigne, Paul Fernandes, Jérémy Garniaux, Harold Lethrosne, Ludovic Mevel, Maurice Piboule, Jean-Paul Raynal, Stéphane Renault, Antonin Tomasso, Christophe Tufféry, Erwan Vaissié; Société préhistorique française, Nov 2022, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Weight of Tradition: Exploring Variability within Magdalenian Blade Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e réunion annuelle de l’European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New locus, new insights, new perspectives: unexpected aspects of Magdalenian life at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And now for something (not) completely different: Magdalenian variability at Etiolles and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara-Julia Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magdalenian: chronology—territory—settlement structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rzeszow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time after time. Investigating a Magdalenian group’s inner variability through three successive occupations at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Open Workshop « Socio-Environmental Dynamics over the Last 12,000 Years: The Creation of Landscapes V »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Palethnography to Paleohistory: following a Magdalenian group through three successive occupations at Etiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for American Archaeology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)occupations. Réflexions autour de la variabilité magdalénienne à travers une séquence exceptionnelle d’occupations à Étiolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 - Panthéon Sorbonne, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03914859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais, hiatus et absences en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanouchka Matomou-Adzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Millot-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Ramé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12, Éditions de la Sorbonne, 2019, Archéo.doct, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.18951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Whitford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2025.100618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140527v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Conard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Kandel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10251182" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636976v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier-Alibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914826v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312744v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309881v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lejeune" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914811v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914776v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763077v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron- Laviolette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13862828" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305814v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03914859v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanouchka Matomou-Adzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Millot-Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Ram&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.18951" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151449v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56135" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Whitford" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2025.100618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Corradini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wilken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Wunderlich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16030519" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.12710" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier-Alibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334699v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034384v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914813v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lejeune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914794v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034332v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914782v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914773v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Conard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Kandel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505500v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10251182" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Caron- Laviolette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13862828" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305814v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914897v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914894v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03914859v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanouchka Matomou-Adzo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Millot-Richard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Ram&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.18951" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>