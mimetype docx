--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -1385,251 +1385,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03607260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il des inégalités raciales de santé aux États-Unis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Américanisation : une histoire mondiale, XVIIIe-XXIe siècles, Ludovic Tournès, Paris, Fayard, 2020, 447 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (37), pp.173-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03607201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le monde d’aujourd’hui. Les sciences sociales au temps de la Covid, Marc Lazar, Guillaume Plantin et Xavier Ragot, Paris, Presses de Sciences Po, 2020, 386 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71 (2), pp.305-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03607254v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-03607201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner à l’abri des regards : la réussite de l’Obamacare de William Genieys, Cercles</w:t>
               </w:r>
@@ -2805,238 +2805,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de santé</w:t>
+                <w:t xml:space="preserve">Lutte contre la pauvreté et inégalités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.307-321, 2023</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.149-166, 2023, 9782111577053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04112713v1</w:t>
+                <w:t xml:space="preserve">halshs-04112714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre la pauvreté et inégalités territoriales</w:t>
+                <w:t xml:space="preserve">Une sociabilité infaillible. Les communautés religieuses américaines pendant la pandémie de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefania Mazzone; Carlo Colloca; Rosario D’Agata; Thierry Ménissier; Fabienne Martin-Juchat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la postmodernité en état d’urgence sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis, pp.53-67, 2023, 9788869763595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03834292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Documentation française, pp.149-166, 2023</w:t>
+              <w:t xml:space="preserve">, La Documentation française, pp.307-321, 2023, 9782111577053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-03834292v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04112713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abortion in the United States: A Contentious Right</w:t>
               </w:r>
@@ -5409,51 +5409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02495650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411176v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02495725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annis Ghemires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte-Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Velut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fauquert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carriere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.12.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Chelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.071.0123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riondet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.084.0395" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01871527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112713v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02495681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04353749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Dezerces" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02495650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411176v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02495725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annis Ghemires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte-Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Velut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fauquert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carriere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.12.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Chelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.071.0123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riondet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.084.0395" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01871527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02495681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04353749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Dezerces" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>