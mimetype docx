--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1385,1127 +1385,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03607260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouverner à l’abri des regards : la réussite de l’Obamacare de William Genieys, Cercles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03607252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde d’aujourd’hui. Les sciences sociales au temps de la Covid, Marc Lazar, Guillaume Plantin et Xavier Ragot, Paris, Presses de Sciences Po, 2020, 386 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (2), pp.305-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03607254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il des inégalités raciales de santé aux États-Unis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.125-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.213.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Américanisation : une histoire mondiale, XVIIIe-XXIe siècles, Ludovic Tournès, Paris, Fayard, 2020, 447 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique Américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (37), pp.173-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03607201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le monde d’aujourd’hui. Les sciences sociales au temps de la Covid, Marc Lazar, Guillaume Plantin et Xavier Ragot, Paris, Presses de Sciences Po, 2020, 386 p.</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondations philanthropiques états-uniennes : des acteurs privés de la protection sanitaire et sociale dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Acteurs internationaux et enjeux transnationaux de la protection sociale, 2-3 (203-204), pp.118-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.203.0118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politisation de l’épidémie de COVID-19 aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La crise sanitaire, 10/2020 (817), pp.1009-1017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03000092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et perspectives d’une gouvernance par le réseau dans l’accompagnement à domicile des personnes âgées dépendantes : le cas de CORMADOM à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complémentaire santé comportementale : un nouveau logiciel assurantiel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.674-686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02997203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé : un objet perdu de la campagne électorale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03000097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philanthropie aux États-Unis et en France. Retour sur une traditionnelle opposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.395-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.084.0395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03000095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un laboratoire urbain. New York sur le policy market de la pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 71 (2), pp.305-306</w:t>
+              <w:t xml:space="preserve">, 2013, 63 (5), pp.893-915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Gouverner à l’abri des regards : la réussite de l’Obamacare de William Genieys, Cercles</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un militantisme réformateur : les manuels du new public management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.19-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Les fondations philanthropiques états-uniennes : des acteurs privés de la protection sanitaire et sociale dans le monde</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00818082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentation sociale : la tentation américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Acteurs internationaux et enjeux transnationaux de la protection sociale, 2-3 (203-204), pp.118-121. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 174, pp.24-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La politisation de l’épidémie de COVID-19 aux États-Unis</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00818083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un patronage philanthropique. La fondation Rockefeller et le traitement de la pauvreté à New York depuis 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, La crise sanitaire, 10/2020 (817), pp.1009-1017</w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65, pp.101-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...538 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00647134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une politique de récompense dans la magistrature. Le cas des primes de rendement des magistrats de cours d'appel et de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.407-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00647131v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00647134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New York, New York. Notables expérimentateurs contre l'indigence</w:t>
               </w:r>
@@ -2805,238 +2805,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre la pauvreté et inégalités territoriales</w:t>
+                <w:t xml:space="preserve">La politique de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.307-321, 2023, 9782111577053</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04112713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre la pauvreté et inégalités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.149-166, 2023, 9782111577053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04112714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociabilité infaillible. Les communautés religieuses américaines pendant la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Chelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefania Mazzone; Carlo Colloca; Rosario D’Agata; Thierry Ménissier; Fabienne Martin-Juchat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la postmodernité en état d’urgence sanitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis, pp.53-67, 2023, 9788869763595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03834292v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04112713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abortion in the United States: A Contentious Right</w:t>
               </w:r>
@@ -5409,51 +5409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02495650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411176v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02495725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annis Ghemires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte-Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Velut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fauquert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carriere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.12.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Chelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.071.0123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riondet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.084.0395" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01871527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112713v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02495681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04353749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Dezerces" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02495650v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411176v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02495725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annis Ghemires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gayte-Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Velut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fauquert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481359v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carriere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.12.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608431v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04675752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Chelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024051" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.071.0123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607201v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.203.0118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riondet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.084.0395" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01871527v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818084v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112713v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02495681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05437453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647145v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04353749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Dezerces" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03607266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>