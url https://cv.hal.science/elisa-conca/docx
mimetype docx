--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1829,51 +1829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C520A98A"/>
+    <w:nsid w:val="ADA5A02F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>