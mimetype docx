--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1829,51 +1829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADA5A02F"/>
+    <w:nsid w:val="EB2F9053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>