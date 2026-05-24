--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -215,295 +215,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane. Campagne 2024</w:t>
+                <w:t xml:space="preserve">Crotone: il deposito di età ellenistica nell'area Gravina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Camodeca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QuACMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lo spazio del sacro (3), pp.465-487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091184v1</w:t>
+                <w:t xml:space="preserve">hal-05307462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crotone: il deposito di età ellenistica nell'area Gravina</w:t>
+                <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane. Campagne 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Camodeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Conca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QuACMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1415d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307462v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane. Campagne 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Camodeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -554,90 +554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane, Campagne 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Conca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Orellana-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -688,90 +688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la porte Médiane (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Censini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -969,64 +969,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumes. Recherches archéologiques dans la nécropole de la Porte médiane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio De Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1103,64 +1103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La necropoli ellenistica di Cuma presso la Porta mediana. Le ricerche del Centre Jean Bérard. Campagne di scavo 2017-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1273,51 +1273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toccare terra: approdi e conoscenze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parco Archeologico dei Campi Flegrei, Dec 2021, Baia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1374,90 +1374,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un banchetto per l'eternità. Una nuova testimonianza pittorica dalla necropoli di Cuma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Conca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Neyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1512,51 +1512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Ipogeo &amp;quot;del banchetto per l'eternità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabio Pagano; Marzia Del Villano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra. La scultura di un paesaggio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gangemi Editore, pp.208, 2022, Terra. la scultura di un paesaggio, 978-88-492-4143-3</w:t>
@@ -1630,77 +1630,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux marges de la ville de Cumes. Rapport d'activité 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1829,51 +1829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB2F9053"/>
+    <w:nsid w:val="97B43749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2060,51 +2060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-conca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7453-293X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264828968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Camodeca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1415d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Germinario" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pagano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mercurio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Izzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Bonis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01651-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio De Rosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Del Mastro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Rosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Neyme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48235/1062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-conca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7453-293X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264828968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Conca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Camodeca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1415d" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123ib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Orellana-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9675" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Censini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6685" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Germinario" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pagano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mercurio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Izzo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Bonis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01651-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;pierre Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio De Rosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Del Mastro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio de Rosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504348v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Neyme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48235/1062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>