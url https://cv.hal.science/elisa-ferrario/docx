--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -711,248 +711,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for the system-of-systems analysis of the risk for a safety-critical plant exposed to external events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical propagation of probabilistic and non-probabilistic uncertainty in the parameters of a risk model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Pedroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ferrario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Couplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2013.01.005⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Online, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803169v1</w:t>
+                <w:t xml:space="preserve">hal-00839639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical propagation of probabilistic and non-probabilistic uncertainty in the parameters of a risk model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework for the system-of-systems analysis of the risk for a safety-critical plant exposed to external events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ferrario</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Couplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Online, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.114-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2013.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839639v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1471,64 +1471,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ferrario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pasanisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1605,51 +1605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ferrario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pasanisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2167-2175</w:t>
@@ -1847,51 +1847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030439" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.11.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.07.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00803169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.01.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.02.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00713401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030439" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926822v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2013.11.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.07.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.02.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00803169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.01.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00713401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>