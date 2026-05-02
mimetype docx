--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -560,51 +560,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. T. Keyser, Recovering a Late-Antique Edition of Pliny’s Natural History, New York, Peter Lang, 2020 - compte-rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1211,183 +1211,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Liber de natura rerum de Thomas de Cantimpré dans le Speculum maius de Vincent de Beauvais : bilan des emprunts, version utilisée et sources concurrentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lonati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RursuSpicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3. La conversation des encyclopédistes, 37 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rursuspicae.1401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une proposition de stemma pour la famille anglo-normande de la Naturalis historia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15, pp.169-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.RHT.5.119472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046737v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04046731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formas de acceso al saber en la Antigüedad Tardía y en la Alta Edad Media. La transmisión del conocimiento dentro y fuera de la escuela, Barcelona – Roma, FIDEM, 2016 [compte rendu]</w:t>
               </w:r>
@@ -2041,165 +2041,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De Sigebert à Vincent, en passant par Hélinand : stratégies pour écrire l’histoire du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lonati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Chronicon de Sigebert de Gembloux en perspective / The Chronicon of Sigebert of Gembloux in Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisa Lonati (Ecole nationale des chartes - Centre-Jean-Mabillon), Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From One “World of Learning” to Many Others: Sigebert of Gembloux’s Chronicon as a Model for 13th-century Compilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress of Leeds 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300309v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05300319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perpétuer et réinventer la tradition des chroniques universelles au XIIIe siècle : le cas d’Hélinand de Froidmont</w:t>
               </w:r>
@@ -2317,165 +2317,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélinand de Froidmont, historien, prédicateur et « inventeur » d’exempla : techniques de constitution d’un savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lonati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire intellectuelle et sociale du Moyen Âge (org. Marie Anne Polo de Beaulieu, Pierre Monnet, Béatrice Delaurenti, Vincent Debiais)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tradition indirecte des textes. Fragments, (ré)éditions, études sur la fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième atelier d’initiation à la recherche pour étudiants de Master de l’École française de Rome, Pour une lecture critique des sources écrites : histoire de la transmission et critique textuelle (org. Adriano Russo et Luca Farina, 11-15 mars 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française de Rome, Mar 2024, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304615v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05304618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il faut que tout change pour que rien ne change : la Naturalis historia de Pline à l’épreuve du Moyen Âge</w:t>
               </w:r>
@@ -3559,234 +3559,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dal naufragio al Rinascimento: la Naturalis Historia di Plinio attraverso il Medioevo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lonati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire dans le cadre du cours Archeologia e storia dell’arte greca e romana (resp. Gianfranco Adornato)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scuola Normale Superiore, Pisa, May 2018, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur l’identification de la Naturalis historia de Pline l’Ancien corrigée par Robert de Torigni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lonati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la Bibliothèque virtuelle du Mont Saint-Michel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Bisson; Stéphane Lecouteux, Sep 2018, Avranches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Systématiser l’histoire avec l’esprit d’un encyclopédiste : le Chronicon d’Hélinand de Froidmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée transversale des doctorants de l’EPHE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pauline d’Abrigeon; Adriane Boussac; Marion Lenglet; Johan Levillain; Elisa Lonati; Romuald Parmentier; Olivia Ramble; Manon Ramez; Isaline Saunier; Nicolas Souchon, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046823v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04046821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition, étude des sources et de la réception du Chronicon d’Hélinand de Froidmont. Pistes de recherche prévues et premiers résultats</w:t>
               </w:r>
@@ -4304,645 +4304,769 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Mens humilis, studium quaerendi, vita quieta». Studi offerti dagli allievi a Ernesto Stagni, a cura di S. Franzoni, E. Lonati, A. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silverio Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lonati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, Testi e studi di cultura classica, 9788846775634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sull’edizione di Bartolomeo Anglico, o della collazione a campione di manoscritti digitalizzati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ETS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mens humilis, studium quaerendi, vita quieta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Mens humilis, studium quaerendi, vita quieta. Studi offerti dagli allievi a Ernesto Stagni, a cura di Silverio Franzoni, Elisa Lonati, Adriano Russo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-186, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uno, due, molti Sigeberto di Gembloux: scrivere la storia con (e oltre) il Chronicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cronache universali latine (secoli XII-XIV). Modelli tradizionali e sperimentazioni (pre)umanistiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LYSA Publishers, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Plinio, molti Plinii: da dove viene la Naturalis historia che leggiamo?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plinio Oggi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Villa Vigoni Editore, pp.115-123, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comme les pièces d’un puzzle : décomposer et recomposer les exempla dans l’œuvre d’Hélinand de Froidmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Anne Polo de Beaulieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’exemplarité en actes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.203-222, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animali pliniani e dove trovarli: alle origini del favoloso bestiario medievale (nat. 8, 1-3; 10, 3-4; 10, 188; 29, 74-76)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plinio Oggi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Villa Vigoni Editore, pp.17-24, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trasmissione, dispersione e reinvenzioni della Naturalis Historia nel Medioevo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gianfranco Adornato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il catalogo del mondo: Plinio il Vecchio e la Storia della Natura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sole 24 Ore Cultura, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélinand de Froidmont lecteur des Anciens. Premières observations sur la dimension classique dans le Chronicon, ses sources et son influence sur la tradition encyclopédique ultérieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silverio Franzoni; Elisa Lonati; Adriano Russo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens des textes classiques au Moyen Âge. Transmission, exégèse, réécriture, éd. Silverio Franzoni, Elisa Lonati, Adriano Russo, Turnhout, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.245-264, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Kucab, Elisa Lonati, Viviane Griveau-Genest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques, lecteurs, lectures - Questes. Revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, pp.143-146, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silverio Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4965,92 +5089,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens des textes classiques au Moyen Âge. Transmission, exégèse, réécriture, éd. par S. Franzoni, E. Lonati, A. Russo, Turnhout, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-17, 2022, Recherches sur les Réceptions de l'Antiquité, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RRA-EB.5.132524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/M.RRA-EB.5.132524⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04046808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Bibliothèques, lecteurs, lectures du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5070,120 +5194,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Kucab; Elisa Lonati; Viviane Griveau-Genest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèques, lecteurs, lectures - Questes. Revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, pp.1-16, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systématiser l’histoire avec l’esprit d’un encyclopédiste : le Chronicon d’Hélinand de Froidmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordre et chaos. Actes du séminaire transversal des doctorants de l’EPHE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Pratique des Hautes Études, pp.39-46, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5193,51 +5317,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saewulf, Giovanni di Würzburg, Teodorico, Tre pellegrinaggi in Terrasanta, introduzione, traduzione e note a cura di S. Franzoni e E. Lonati, Turnhout, 2020 (Corpus Christianorum in Translation, 35)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silverio Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5246,51 +5370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5300,299 +5424,299 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches bibliographiques et descriptions de manuscrits pour le projet Oltreplinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration à SourcEncyMe (Atelier Vincent de Beauvais, IRHT-CNRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaires de bibliothèques modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matriculae (Corpus dans Bibale, IRHT-CNRS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metodi e sfide delle filologie latine. Casi esemplari e declinazioni originali tra l’Antichità e il Rinascimento (Pisa, Scuola Normale Superiore, 4-6 ottobre 2021) [chronique de colloque]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silverio Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5608,113 +5732,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52.1 (2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.181-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaires de bibliothèques, Bibliotheca Bibliothecarum manuscriptorum nova de Bernard de Montfaucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5724,114 +5848,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition, étude des sources et de la réception du Chronicon d’Hélinand de Froidmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lonati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes classiques. École pratique des hautes études - EPHE (PSL), Paris; Scuola normale superiore (Pise, Italie). Classe di lettere e filosofia, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04046697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5978,51 +6102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083824v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silverio Franzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.141744" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.138100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6326" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/000193_000100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.124514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.119472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Russo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kucab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Griveau-Genest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;abrigeon Pauline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussac Adriane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenglet Marion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levillain Johan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304626v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083826v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887371v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046769v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.132524" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046711v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04046697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083824v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436493v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silverio Franzoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.141744" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.138100" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.6326" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/000193_000100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SE.5.124514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.119472" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046824v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Russo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kucab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Griveau-Genest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;abrigeon Pauline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussac Adriane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenglet Marion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levillain Johan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300206v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304626v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083826v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.132524" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04046697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>