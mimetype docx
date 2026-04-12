--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -271,196 +271,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Frieden für die Völker und Krieg gegen den Krieg! »</w:t>
+                <w:t xml:space="preserve">La postérité de Jaurès en Italie et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Jaurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 252-253 (2), pp.69-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cj.252.0069⟩</w:t>
+              <w:t xml:space="preserve">, 2024, N° 251 (1), pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.251.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430552v1</w:t>
+                <w:t xml:space="preserve">hal-05430553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La postérité de Jaurès en Italie et en Allemagne</w:t>
+                <w:t xml:space="preserve">« Frieden für die Völker und Krieg gegen den Krieg! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jaurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 251 (1), pp.77-86. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 252-253 (2), pp.69-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cj.251.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cj.252.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430553v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations franco-italo-allemandes (juillet 1914-mai 1915)</w:t>
               </w:r>
@@ -1849,183 +1849,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zetkin, Clara (1857-1933)</w:t>
+                <w:t xml:space="preserve">Pacifisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1030-1038, 2021, </w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.403-412, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/puf.keuch.2021.01.1030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/puf.keuch.2021.01.0403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430571v1</w:t>
+                <w:t xml:space="preserve">hal-05430568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacifisme</w:t>
+                <w:t xml:space="preserve">Zetkin, Clara (1857-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.403-412, 2021, </w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1030-1038, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/puf.keuch.2021.01.0403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/puf.keuch.2021.01.1030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430568v1</w:t>
+                <w:t xml:space="preserve">hal-05430571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2515,51 +2515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcobelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.255.0075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crae048" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaur&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.252.0069" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.251.0077" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.245.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.249.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.241.0015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.239.0137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Olivier Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0147547918000121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.212.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74084-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71959-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.1030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11486" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/IE1418.10526/1.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcobelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.255.0075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crae048" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.251.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaur&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.252.0069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.245.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.249.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.241.0015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.239.0137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Olivier Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0147547918000121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.212.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74084-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71959-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.1030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11486" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/IE1418.10526/1.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>