--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -271,196 +271,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La postérité de Jaurès en Italie et en Allemagne</w:t>
+                <w:t xml:space="preserve">« Frieden für die Völker und Krieg gegen den Krieg! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jaurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 251 (1), pp.77-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cj.251.0077⟩</w:t>
+              <w:t xml:space="preserve">, 2024, N° 252-253 (2), pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.252.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430553v1</w:t>
+                <w:t xml:space="preserve">hal-05430552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Frieden für die Völker und Krieg gegen den Krieg! »</w:t>
+                <w:t xml:space="preserve">La postérité de Jaurès en Italie et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Jaurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 252-253 (2), pp.69-76. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 251 (1), pp.77-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cj.252.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cj.251.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430552v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations franco-italo-allemandes (juillet 1914-mai 1915)</w:t>
               </w:r>
@@ -1849,183 +1849,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pacifisme</w:t>
+                <w:t xml:space="preserve">Zetkin, Clara (1857-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.403-412, 2021, </w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1030-1038, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/puf.keuch.2021.01.0403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/puf.keuch.2021.01.1030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430568v1</w:t>
+                <w:t xml:space="preserve">hal-05430571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zetkin, Clara (1857-1933)</w:t>
+                <w:t xml:space="preserve">Pacifisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.1030-1038, 2021, </w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.403-412, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/puf.keuch.2021.01.1030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/puf.keuch.2021.01.0403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430571v1</w:t>
+                <w:t xml:space="preserve">hal-05430568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2037,174 +2037,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockholm Conference</w:t>
+                <w:t xml:space="preserve">Les socialistes et la paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1914-1918-online. International Encyclopedia of the First World War</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430610v1</w:t>
+                <w:t xml:space="preserve">hal-05430616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les socialistes et la paix</w:t>
+                <w:t xml:space="preserve">Stockholm Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1914-1918-online. International Encyclopedia of the First World War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15463/ie1418.11486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430616v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé, Gustave</w:t>
               </w:r>
@@ -2515,51 +2515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcobelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.255.0075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crae048" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.251.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaur&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.252.0069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.245.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.249.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.241.0015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.239.0137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Olivier Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0147547918000121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.212.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74084-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71959-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.1030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11486" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/IE1418.10526/1.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcobelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.255.0075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crae048" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaur&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.252.0069" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.251.0077" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.245.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.249.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.241.0015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.239.0137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Olivier Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0147547918000121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.212.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74084-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71959-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.1030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11486" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/IE1418.10526/1.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>