--- v2 (2026-05-03)
+++ v3 (2026-05-28)
@@ -271,196 +271,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Frieden für die Völker und Krieg gegen den Krieg! »</w:t>
+                <w:t xml:space="preserve">La postérité de Jaurès en Italie et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Jaurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 252-253 (2), pp.69-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cj.252.0069⟩</w:t>
+              <w:t xml:space="preserve">, 2024, N° 251 (1), pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.251.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430552v1</w:t>
+                <w:t xml:space="preserve">hal-05430553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La postérité de Jaurès en Italie et en Allemagne</w:t>
+                <w:t xml:space="preserve">« Frieden für die Völker und Krieg gegen den Krieg! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jaurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 251 (1), pp.77-86. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 252-253 (2), pp.69-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cj.251.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cj.252.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430553v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations franco-italo-allemandes (juillet 1914-mai 1915)</w:t>
               </w:r>
@@ -596,183 +596,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension internationale de la Critica sociale et son accueil des idées révisionnistes dans les premières années de son existence</w:t>
+                <w:t xml:space="preserve">1904–1905, 1911–1912 : The German SPD between peace and national interests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 241 (3), pp.15-36. </w:t>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cj.241.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.7163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430560v1</w:t>
+                <w:t xml:space="preserve">hal-05430603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1904–1905, 1911–1912 : The German SPD between peace and national interests</w:t>
+                <w:t xml:space="preserve">La dimension internationale de la Critica sociale et son accueil des idées révisionnistes dans les premières années de son existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47, </w:t>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 241 (3), pp.15-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.7163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cj.241.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430603v1</w:t>
+                <w:t xml:space="preserve">hal-05430560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La SFIO en 1919 : Wilson et la Société des Nations</w:t>
               </w:r>
@@ -1389,244 +1389,244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalism Toward Diplomatic Crisis</w:t>
+                <w:t xml:space="preserve">L’internationalisme à l’épreuve des crises : la IIe Internationale et les socialistes français, allemands et italiens, 1889-1915</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer International Publishing, 2021, Marx, Engels, and Marxisms, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arbre bleu. 2021, 979-10-90129-09-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430562v1</w:t>
+                <w:t xml:space="preserve">hal-05430577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’internationalisme à l’épreuve des crises : la IIe Internationale et les socialistes français, allemands et italiens, 1889-1915</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selected Writings of Jean Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arbre bleu. 2021, 979-10-90129-09-2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Springer International Publishing, 2021, Marx, Engels, and Marxisms, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71959-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430577v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected Writings of Jean Jaurès</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internationalism Toward Diplomatic Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2021, Marx, Engels, and Marxisms, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-71959-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74084-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430566v1</w:t>
+                <w:t xml:space="preserve">hal-05430562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2037,174 +2037,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les socialistes et la paix</w:t>
+                <w:t xml:space="preserve">Stockholm Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1914-1918-online. International Encyclopedia of the First World War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15463/ie1418.11486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430616v1</w:t>
+                <w:t xml:space="preserve">hal-05430610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockholm Conference</w:t>
+                <w:t xml:space="preserve">Les socialistes et la paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1914-1918-online. International Encyclopedia of the First World War</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15463/ie1418.11486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05430610v1</w:t>
+                <w:t xml:space="preserve">hal-05430616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé, Gustave</w:t>
               </w:r>
@@ -2515,51 +2515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcobelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.255.0075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crae048" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430552v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaur&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.252.0069" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.251.0077" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.245.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.249.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.241.0015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.239.0137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Olivier Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0147547918000121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.212.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74084-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71959-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.1030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11486" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/IE1418.10526/1.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430537v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcobelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.255.0075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430538v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fh/crae048" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.251.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jaur&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.252.0069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.245.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.249.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.7163" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.241.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.239.0137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/stor746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Olivier Chauvin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0147547918000121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.212.0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71959-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74084-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.1030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2021.01.0403" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11486" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11485" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/IE1418.10526/1.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>