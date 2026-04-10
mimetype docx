--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -192,697 +192,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community transfers across a pilot ripening cellar are increased by cheese wiping</w:t>
+                <w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshad Fantelli</w:t>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Battais</w:t>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Michel</w:t>
+                <w:t xml:space="preserve">Cresciense Lecaudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lacalmontie</w:t>
+                <w:t xml:space="preserve">Yvette Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 136, pp.105006. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.342-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.105006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455609v1</w:t>
+                <w:t xml:space="preserve">hal-05391519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t>
+                <w:t xml:space="preserve">Microbial community transfers across a pilot ripening cellar are increased by cheese wiping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Monnet</w:t>
+                <w:t xml:space="preserve">Reshad Fantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Patricia Battais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cresciense Lecaudé</w:t>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Bouton</w:t>
+                <w:t xml:space="preserve">Mathilde Lacalmontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.342-356. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136, pp.105006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.105006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391519v1</w:t>
+                <w:t xml:space="preserve">hal-05455609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community dispersal from wheat grains to sourdoughs : a contribution of participatory research</w:t>
+                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas von Gastrow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Michel</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Legrand</w:t>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Amelot</w:t>
+                <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Segond</w:t>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.2413-2427. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741463v2</w:t>
+                <w:t xml:space="preserve">hal-04234976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artisanal and farmer bread making practices differently shape fungal species community composition in French sourdoughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Coton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Sandrine Bubbendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Howell</w:t>
+                <w:t xml:space="preserve">Léocadie Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
+              <w:t xml:space="preserve">, 2023, 3, pp.e11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234976v1</w:t>
+                <w:t xml:space="preserve">hal-04206586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanal and farmer bread making practices differently shape fungal species community composition in French sourdoughs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Microbial community dispersal from wheat grains to sourdoughs : a contribution of participatory research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas von Gastrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bubbendorf</w:t>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léocadie Lapicque</w:t>
+                <w:t xml:space="preserve">Rémy Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+                <w:t xml:space="preserve">Diego Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e11. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2413-2427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206586v1</w:t>
+                <w:t xml:space="preserve">hal-03741463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and electrotransformation of Pseudomonas syringae strains under simulated cloud-like conditions.</w:t>
               </w:r>
@@ -920,51 +920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hounaïda Ouertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Touaibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93 (5), pp.fix057. </w:t>
@@ -1002,51 +1002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of relative abundance of lactic acid bacteria species in French organic sourdough by cultural, qPCR and MiSeq high-throughput sequencing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,103 +1168,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers of traditional Saint-Nectaire PDO cheeses during cheese wiping under controlled conditions highlighted by omics method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reshad Fantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Battais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lacalmontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
@@ -1293,64 +1293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner des données omics : exemple sur une étude sur l’amertume des fromages « Bleus d’Auvergne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation Scientifique UMRF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMRF, Dec 2024, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1375,77 +1375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1513,77 +1513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1625,51 +1625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourdough bread diversity: Which drivers? Participative research from seeds to bread.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1701,398 +1701,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales, pratiques et biodiversité : du souci de l’environnemental à la biodiversité microbienne.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Domestication of microbial community in action : a participatory research and multidisciplinary study of sourdough bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference on Social Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006839v1</w:t>
+                <w:t xml:space="preserve">hal-02008729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication of microbial community in action : a participatory research and multidisciplinary study of sourdough bread</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Représentations sociales, pratiques et biodiversité : du souci de l’environnemental à la biodiversité microbienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. International Conference on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008729v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of terroir, wheat varieties and breadmaking practices on the microbial diversity of leaven and the quality of the bread</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversité des levains français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Let's Cultivate Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Virton, Belgique</w:t>
+              <w:t xml:space="preserve">La Biodiversité cultivée du champ à l'assiette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GABB 49, Jul 2017, Bouchemaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606258v1</w:t>
+                <w:t xml:space="preserve">hal-04599371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and domestication of yeasts in wine and bread ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,614 +2141,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des levains français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of terroir, wheat varieties and breadmaking practices on the microbial diversity of leaven and the quality of the bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Biodiversité cultivée du champ à l'assiette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GABB 49, Jul 2017, Bouchemaine, France</w:t>
+              <w:t xml:space="preserve">Let's Cultivate Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Virton, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599371v1</w:t>
+                <w:t xml:space="preserve">hal-01606258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des terroirs, des blés, des levures, des bactéries, des pratiques boulangères: quel impact sur la saveur et la qualité nutritionnelle du pain ?</w:t>
+                <w:t xml:space="preserve">Les micro-organismes : définition, diversité et rôle dans notre alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Deroite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables.</w:t>
+              <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Maison départementale de l'environnement, Restinclière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602306v1</w:t>
+                <w:t xml:space="preserve">hal-01602307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat sourdoughs: a new model to link ecology and evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diversité des ferments, des blés, des farines de blé tendre en panification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO conference New Model Systems for Linking Evolution and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Blé dur un jour, blé dur toujours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606190v1</w:t>
+                <w:t xml:space="preserve">hal-04599400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des ferments, des blés, des farines de blé tendre en panification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wheat sourdoughs: a new model to link ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blé dur un jour, blé dur toujours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Montpellier, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMBO conference New Model Systems for Linking Evolution and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599400v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micro-organismes : définition, diversité et rôle dans notre alimentation</w:t>
+                <w:t xml:space="preserve">Le levain, un microbiote riche de diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Maison départementale de l'environnement, Restinclière, France</w:t>
+              <w:t xml:space="preserve">Pain au levain, entre tradition et modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602307v1</w:t>
+                <w:t xml:space="preserve">hal-01602303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le levain, un microbiote riche de diversité</w:t>
+                <w:t xml:space="preserve">Diversité des terroirs, des blés, des levures, des bactéries, des pratiques boulangères: quel impact sur la saveur et la qualité nutritionnelle du pain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Deroite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain au levain, entre tradition et modernité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Maison départementale de l'environnement, Restinclière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602303v1</w:t>
+                <w:t xml:space="preserve">hal-01602306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2760,359 +2760,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A database to predict safety risks of raw milk cheeses from farming practices in climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 20025</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168268v1</w:t>
+                <w:t xml:space="preserve">hal-05169800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database to predict safety risks of raw milk cheeses from farming practices in climate change context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Michel</w:t>
+                <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bourlioux</w:t>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Poix</w:t>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
+              <w:t xml:space="preserve">JOBIM 20025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169800v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROGS Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
@@ -3141,64 +3141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiomic microbiome approach to decipher drivers of bitterness in French blue-veined PDO Bleu d’Auvergne cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Imler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,64 +3292,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3391,77 +3391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of agronomic and bread-making practices in sourdough microbial diversity and bread nutritional and organoleptic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3516,51 +3516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroir, baker’s practices, wheat varieties and their influence on sourdough microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Debroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,51 +3568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
@@ -3641,51 +3641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of baker’s practices, terroir and wheat varieties on sourdough microbial taxonomic and functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Debroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3766,51 +3766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importanza dei micro-organismi nel sistema alimentare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3861,51 +3861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses Physico-Chimiques et microbiologiques de 30 levains naturels et pains français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,51 +3986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des bactéries lactiques dans les levains naturels français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,64 +4111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des espèces de levures dans les levains naturels français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4277,51 +4277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Onno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
@@ -4387,51 +4387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Onno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
@@ -4503,51 +4503,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion, sélection et rôle des espèces microbiennes des levains en boulangerie française à faible intrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Montpellier SupAgro, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018NSAM0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4606,51 +4606,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Bakery : ferments d’innovation en boulangerie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,51 +4784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E82237ED"/>
+    <w:nsid w:val="11EB77D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5015,51 +5015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4888-0732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455609v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshad Fantelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacalmontie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.105006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine S Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Monin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houna&#239;da Ouertani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Touaibia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602307v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourlioux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/fr/book/978-620-2-55127-4/du-bl%C3%A9-au-pain,-impact-des-levains-en-panification-biologique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1638/9782759231676/la-panification-au-levain-naturel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04355700v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSAM0037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4888-0732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshad Fantelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacalmontie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.105006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine S Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Monin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houna&#239;da Ouertani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Touaibia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourlioux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/fr/book/978-620-2-55127-4/du-bl%C3%A9-au-pain,-impact-des-levains-en-panification-biologique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1638/9782759231676/la-panification-au-levain-naturel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04355700v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSAM0037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>