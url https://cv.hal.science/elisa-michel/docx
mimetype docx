--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -192,697 +192,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t>
+                <w:t xml:space="preserve">Microbial community transfers across a pilot ripening cellar are increased by cheese wiping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Monnet</w:t>
+                <w:t xml:space="preserve">Reshad Fantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Patricia Battais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cresciense Lecaudé</w:t>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Bouton</w:t>
+                <w:t xml:space="preserve">Mathilde Lacalmontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.342-356. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136, pp.105006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.105006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391519v1</w:t>
+                <w:t xml:space="preserve">hal-05455609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community transfers across a pilot ripening cellar are increased by cheese wiping</w:t>
+                <w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshad Fantelli</w:t>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Battais</w:t>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Michel</w:t>
+                <w:t xml:space="preserve">Cresciense Lecaudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lacalmontie</w:t>
+                <w:t xml:space="preserve">Yvette Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 136, pp.105006. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.342-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.105006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455609v1</w:t>
+                <w:t xml:space="preserve">hal-05391519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
+                <w:t xml:space="preserve">Microbial community dispersal from wheat grains to sourdoughs : a contribution of participatory research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Lucas von Gastrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Coton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Howell</w:t>
+                <w:t xml:space="preserve">Rémy Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+                <w:t xml:space="preserve">Diego Segond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2413-2427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234976v1</w:t>
+                <w:t xml:space="preserve">hal-03741463v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanal and farmer bread making practices differently shape fungal species community composition in French sourdoughs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Masson</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bubbendorf</w:t>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léocadie Lapicque</w:t>
+                <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.e11. </w:t>
+              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206586v1</w:t>
+                <w:t xml:space="preserve">hal-04234976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community dispersal from wheat grains to sourdoughs : a contribution of participatory research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artisanal and farmer bread making practices differently shape fungal species community composition in French sourdoughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas von Gastrow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Michel</w:t>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Legrand</w:t>
+                <w:t xml:space="preserve">Sandrine Bubbendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Amelot</w:t>
+                <w:t xml:space="preserve">Léocadie Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Segond</w:t>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.2413-2427. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741463v2</w:t>
+                <w:t xml:space="preserve">hal-04206586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival and electrotransformation of Pseudomonas syringae strains under simulated cloud-like conditions.</w:t>
               </w:r>
@@ -920,51 +920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hounaïda Ouertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Touaibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93 (5), pp.fix057. </w:t>
@@ -1002,51 +1002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of relative abundance of lactic acid bacteria species in French organic sourdough by cultural, qPCR and MiSeq high-throughput sequencing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,103 +1168,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers of traditional Saint-Nectaire PDO cheeses during cheese wiping under controlled conditions highlighted by omics method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reshad Fantelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Battais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lacalmontie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
@@ -1293,64 +1293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner des données omics : exemple sur une étude sur l’amertume des fromages « Bleus d’Auvergne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation Scientifique UMRF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMRF, Dec 2024, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1375,77 +1375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1513,77 +1513,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1625,51 +1625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourdough bread diversity: Which drivers? Participative research from seeds to bread.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1701,398 +1701,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication of microbial community in action : a participatory research and multidisciplinary study of sourdough bread</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Représentations sociales, pratiques et biodiversité : du souci de l’environnemental à la biodiversité microbienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. International Conference on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008729v1</w:t>
+                <w:t xml:space="preserve">hal-02006839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales, pratiques et biodiversité : du souci de l’environnemental à la biodiversité microbienne.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Domestication of microbial community in action : a participatory research and multidisciplinary study of sourdough bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference on Social Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006839v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des levains français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of terroir, wheat varieties and breadmaking practices on the microbial diversity of leaven and the quality of the bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Biodiversité cultivée du champ à l'assiette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GABB 49, Jul 2017, Bouchemaine, France</w:t>
+              <w:t xml:space="preserve">Let's Cultivate Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Virton, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599371v1</w:t>
+                <w:t xml:space="preserve">hal-01606258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and domestication of yeasts in wine and bread ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,614 +2141,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of terroir, wheat varieties and breadmaking practices on the microbial diversity of leaven and the quality of the bread</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversité des levains français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Let's Cultivate Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Virton, Belgique</w:t>
+              <w:t xml:space="preserve">La Biodiversité cultivée du champ à l'assiette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GABB 49, Jul 2017, Bouchemaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606258v1</w:t>
+                <w:t xml:space="preserve">hal-04599371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micro-organismes : définition, diversité et rôle dans notre alimentation</w:t>
+                <w:t xml:space="preserve">Diversité des terroirs, des blés, des levures, des bactéries, des pratiques boulangères: quel impact sur la saveur et la qualité nutritionnelle du pain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Deroite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables</w:t>
+              <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Maison départementale de l'environnement, Restinclière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602307v1</w:t>
+                <w:t xml:space="preserve">hal-01602306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des ferments, des blés, des farines de blé tendre en panification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Wheat sourdoughs: a new model to link ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blé dur un jour, blé dur toujours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Montpellier, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMBO conference New Model Systems for Linking Evolution and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599400v1</w:t>
+                <w:t xml:space="preserve">hal-01606190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat sourdoughs: a new model to link ecology and evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Diversité des ferments, des blés, des farines de blé tendre en panification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO conference New Model Systems for Linking Evolution and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Blé dur un jour, blé dur toujours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606190v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le levain, un microbiote riche de diversité</w:t>
+                <w:t xml:space="preserve">Les micro-organismes : définition, diversité et rôle dans notre alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Deroite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain au levain, entre tradition et modernité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Maison départementale de l'environnement, Restinclière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602303v1</w:t>
+                <w:t xml:space="preserve">hal-01602307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des terroirs, des blés, des levures, des bactéries, des pratiques boulangères: quel impact sur la saveur et la qualité nutritionnelle du pain ?</w:t>
+                <w:t xml:space="preserve">Le levain, un microbiote riche de diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Maison départementale de l'environnement, Restinclière, France</w:t>
+              <w:t xml:space="preserve">Pain au levain, entre tradition et modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602306v1</w:t>
+                <w:t xml:space="preserve">hal-01602303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2760,359 +2760,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database to predict safety risks of raw milk cheeses from farming practices in climate change context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Michel</w:t>
+                <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bourlioux</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Poix</w:t>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
+              <w:t xml:space="preserve">JOBIM 20025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169800v1</w:t>
+                <w:t xml:space="preserve">hal-05168268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A database to predict safety risks of raw milk cheeses from farming practices in climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 20025</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168268v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROGS Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
@@ -3141,64 +3141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiomic microbiome approach to decipher drivers of bitterness in French blue-veined PDO Bleu d’Auvergne cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Imler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,64 +3292,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3391,77 +3391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of agronomic and bread-making practices in sourdough microbial diversity and bread nutritional and organoleptic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3516,51 +3516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroir, baker’s practices, wheat varieties and their influence on sourdough microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Debroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,51 +3568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
@@ -3641,51 +3641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of baker’s practices, terroir and wheat varieties on sourdough microbial taxonomic and functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Debroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3766,51 +3766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importanza dei micro-organismi nel sistema alimentare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3861,51 +3861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses Physico-Chimiques et microbiologiques de 30 levains naturels et pains français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,51 +3986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des bactéries lactiques dans les levains naturels français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,64 +4111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des espèces de levures dans les levains naturels français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4277,51 +4277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Onno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
@@ -4387,51 +4387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Onno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
@@ -4503,51 +4503,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion, sélection et rôle des espèces microbiennes des levains en boulangerie française à faible intrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Montpellier SupAgro, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018NSAM0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4606,51 +4606,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Bakery : ferments d’innovation en boulangerie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,51 +4784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11EB77D7"/>
+    <w:nsid w:val="E209E471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5015,51 +5015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4888-0732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshad Fantelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacalmontie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.105006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine S Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Monin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houna&#239;da Ouertani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Touaibia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourlioux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/fr/book/978-620-2-55127-4/du-bl%C3%A9-au-pain,-impact-des-levains-en-panification-biologique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1638/9782759231676/la-panification-au-levain-naturel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04355700v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSAM0037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4888-0732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455609v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshad Fantelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacalmontie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.105006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine S Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Monin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houna&#239;da Ouertani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Touaibia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602307v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourlioux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/fr/book/978-620-2-55127-4/du-bl%C3%A9-au-pain,-impact-des-levains-en-panification-biologique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1638/9782759231676/la-panification-au-levain-naturel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04355700v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSAM0037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>