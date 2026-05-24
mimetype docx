--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1128,3106 +1128,3356 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers of traditional Saint-Nectaire PDO cheeses during cheese wiping under controlled conditions highlighted by omics method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Battais</w:t>
+                <w:t xml:space="preserve">Etude des facteurs impliqués dans l'amertume des Bleus d'Auvergne AOP par approche multi-omique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lacalmontie</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">25ème Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMRF-0545, May 2026, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536163v1</w:t>
+                <w:t xml:space="preserve">hal-05621355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner des données omics : exemple sur une étude sur l’amertume des fromages « Bleus d’Auvergne »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial transfers of traditional Saint-Nectaire PDO cheeses during cheese wiping under controlled conditions highlighted by omics method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reshad Fantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Battais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lacalmontie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation Scientifique UMRF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMRF, Dec 2024, Aurillac, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873846v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
+                <w:t xml:space="preserve">Combiner des données omics : exemple sur une étude sur l’amertume des fromages « Bleus d’Auvergne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Animation Scientifique UMRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMRF, Dec 2024, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950758v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harlan III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950822v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourdough bread diversity: Which drivers? Participative research from seeds to bread.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Diversity Cereal festival : Second CERERE EU Event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cerere network, Jun 2019, Kalø, Denmark</w:t>
+              <w:t xml:space="preserve">Harlan III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950604v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales, pratiques et biodiversité : du souci de l’environnemental à la biodiversité microbienne.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sourdough bread diversity: Which drivers? Participative research from seeds to bread.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference on Social Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
+              <w:t xml:space="preserve">European Diversity Cereal festival : Second CERERE EU Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerere network, Jun 2019, Kalø, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006839v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication of microbial community in action : a participatory research and multidisciplinary study of sourdough bread</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations sociales, pratiques et biodiversité : du souci de l’environnemental à la biodiversité microbienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. International Conference on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008729v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of terroir, wheat varieties and breadmaking practices on the microbial diversity of leaven and the quality of the bread</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domestication of microbial community in action : a participatory research and multidisciplinary study of sourdough bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Let's Cultivate Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Virton, Belgique</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606258v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and domestication of yeasts in wine and bread ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiOccitanie 2017 - 1. Rencontre des Microbiologistes Région Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des levains français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of terroir, wheat varieties and breadmaking practices on the microbial diversity of leaven and the quality of the bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Biodiversité cultivée du champ à l'assiette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GABB 49, Jul 2017, Bouchemaine, France</w:t>
+              <w:t xml:space="preserve">Let's Cultivate Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Virton, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599371v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des terroirs, des blés, des levures, des bactéries, des pratiques boulangères: quel impact sur la saveur et la qualité nutritionnelle du pain ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">La diversité des levains français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Maison départementale de l'environnement, Restinclière, France</w:t>
+              <w:t xml:space="preserve">La Biodiversité cultivée du champ à l'assiette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GABB 49, Jul 2017, Bouchemaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602306v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat sourdoughs: a new model to link ecology and evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belen Carbonetto</w:t>
+                <w:t xml:space="preserve">Diversité des terroirs, des blés, des levures, des bactéries, des pratiques boulangères: quel impact sur la saveur et la qualité nutritionnelle du pain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Robert</w:t>
+                <w:t xml:space="preserve">Amandine Deroite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Ramsayer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO conference New Model Systems for Linking Evolution and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Maison départementale de l'environnement, Restinclière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606190v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des ferments, des blés, des farines de blé tendre en panification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheat sourdoughs: a new model to link ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blé dur un jour, blé dur toujours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Montpellier, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMBO conference New Model Systems for Linking Evolution and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599400v1</w:t>
+                <w:t xml:space="preserve">hal-01606190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les micro-organismes : définition, diversité et rôle dans notre alimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Diversité des ferments, des blés, des farines de blé tendre en panification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Maison départementale de l'environnement, Restinclière, France</w:t>
+              <w:t xml:space="preserve">Blé dur un jour, blé dur toujours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602307v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les micro-organismes : définition, diversité et rôle dans notre alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Deroite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terres d'Octobre-Faite le plein d’idées durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Maison départementale de l'environnement, Restinclière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le levain, un microbiote riche de diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain au levain, entre tradition et modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPEEDYFERMHUB: Knowledge HUB for SPEEDY characterisation, optimisation and scale-up of FERMented, plant-based new foods improving resilience of European Food Systems (2026-2029)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cordaillat-Simmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fekraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 20025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">25ème Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168268v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database to predict safety risks of raw milk cheeses from farming practices in climate change context</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
+              <w:t xml:space="preserve">JOBIM 20025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169800v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A database to predict safety risks of raw milk cheeses from farming practices in climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROGS Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462857v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiomic microbiome approach to decipher drivers of bitterness in French blue-veined PDO Bleu d’Auvergne cheeses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Imler</w:t>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gerber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Polturat</w:t>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bergen (NO), Norway</w:t>
+              <w:t xml:space="preserve">FROGS Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601131v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Devillers</w:t>
+                <w:t xml:space="preserve">A multiomic microbiome approach to decipher drivers of bitterness in French blue-veined PDO Bleu d’Auvergne cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Imler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Polturat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bergen (NO), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914960v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of agronomic and bread-making practices in sourdough microbial diversity and bread nutritional and organoleptic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Rousselot</w:t>
+                <w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Casaregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. international symposium on sourdough</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. 2018</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154390v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroir, baker’s practices, wheat varieties and their influence on sourdough microbial diversity</w:t>
+                <w:t xml:space="preserve">Role of agronomic and bread-making practices in sourdough microbial diversity and bread nutritional and organoleptic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">7. international symposium on sourdough</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599898v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of baker’s practices, terroir and wheat varieties on sourdough microbial taxonomic and functional diversity</w:t>
+                <w:t xml:space="preserve">Terroir, baker’s practices, wheat varieties and their influence on sourdough microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Debroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
+              <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154391v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importanza dei micro-organismi nel sistema alimentare</w:t>
+                <w:t xml:space="preserve">Impact of baker’s practices, terroir and wheat varieties on sourdough microbial taxonomic and functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Debroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coltiviamo la diversità</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Peccioli, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599326v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses Physico-Chimiques et microbiologiques de 30 levains naturels et pains français</w:t>
+                <w:t xml:space="preserve">Importanza dei micro-organismi nel sistema alimentare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Serpolay-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Projet BAKERY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Broué, France</w:t>
+              <w:t xml:space="preserve">Coltiviamo la diversità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Peccioli, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599856v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des bactéries lactiques dans les levains naturels français</w:t>
+                <w:t xml:space="preserve">Analyses Physico-Chimiques et microbiologiques de 30 levains naturels et pains français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Valence</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Projet BAKERY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Broué, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599847v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des espèces de levures dans les levains naturels français</w:t>
+                <w:t xml:space="preserve">Diversité des bactéries lactiques dans les levains naturels français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Deffrasnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Projet BAKERY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Broué, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des espèces de levures dans les levains naturels français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Projet BAKERY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Broué, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4237,249 +4487,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Blé au Pain, impact des levains en panification biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Onno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Universitaires Européennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Du Blé au Pain, impact des levains en panification biologique, 978-620-2-55127-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La panification au levain naturel. Glossaire des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Onno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.100, 2020, 978-2-7592-3166-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4489,100 +4739,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion, sélection et rôle des espèces microbiennes des levains en boulangerie française à faible intrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Montpellier SupAgro, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018NSAM0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04355700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4592,131 +4842,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Bakery : ferments d’innovation en boulangerie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4784,51 +5034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E209E471"/>
+    <w:nsid w:val="E3FA9A46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5015,51 +5265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4888-0732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455609v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshad Fantelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacalmontie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.105006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine S Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Monin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houna&#239;da Ouertani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Touaibia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602307v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourlioux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/fr/book/978-620-2-55127-4/du-bl%C3%A9-au-pain,-impact-des-levains-en-panification-biologique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1638/9782759231676/la-panification-au-levain-naturel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04355700v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSAM0037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-michel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4888-0732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455609v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshad Fantelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacalmontie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.105006" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine S Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Monin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houna&#239;da Ouertani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Touaibia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix057" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Monfort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.07.034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606258v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599371v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602306v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cordaillat-Simmons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fekraoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourlioux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462857v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Imler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Serpolay-Besson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599856v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345315v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/fr/book/978-620-2-55127-4/du-bl%C3%A9-au-pain,-impact-des-levains-en-panification-biologique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1638/9782759231676/la-panification-au-levain-naturel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04355700v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSAM0037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>