--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -222,388 +222,388 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonse de Lamartine, Confidenze. Nuove Confidenze, édition de Pietro de Marco, introduction et traduction d’Ivanna Rosi, Florence, Le Lettere, 2024, 327 p.</w:t>
+                <w:t xml:space="preserve">Insurrection, transgression ? Femmes et barricades dans la fiction romanesque (juillet 1830-juin 1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société des études romantiques et dix-neuviémistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Il Confronto Letterario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, pp.227-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408370v1</w:t>
+                <w:t xml:space="preserve">hal-05465644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insurrection, transgression ? Femmes et barricades dans la fiction romanesque (juillet 1830-juin 1848)</w:t>
+                <w:t xml:space="preserve">AA. VV., L’Année balzacienne, 4e série, n. 5: Relire Eugénie Grandet, Paris, Presses Universitaires de France, 2024, 416 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Confronto Letterario</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 84, pp.227-245</w:t>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465644v1</w:t>
+                <w:t xml:space="preserve">hal-05408364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AA. VV., L’Année balzacienne, 4e série, n. 5: Relire Eugénie Grandet, Paris, Presses Universitaires de France, 2024, 416 pp.</w:t>
+                <w:t xml:space="preserve">M. Glaumaud-Carbonnier, N. White (dir.), Lendemains de défaite. 1870-1871 dans l’imaginaire de la IIIe République, Lyon, Presses Universitaires de Lyon, 2024, p. 231</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408364v1</w:t>
+                <w:t xml:space="preserve">hal-05053791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Glaumaud-Carbonnier, N. White (dir.), Lendemains de défaite. 1870-1871 dans l’imaginaire de la IIIe République, Lyon, Presses Universitaires de Lyon, 2024, p. 231</w:t>
+                <w:t xml:space="preserve">Le Républicain de Juillet : anamorphoses littéraires d’un type politique (1830-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053791v1</w:t>
+                <w:t xml:space="preserve">hal-05053760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Républicain de Juillet : anamorphoses littéraires d’un type politique (1830-1848)</w:t>
+                <w:t xml:space="preserve">Alphonse de Lamartine, Confidenze. Nuove Confidenze, édition de Pietro de Marco, introduction et traduction d’Ivanna Rosi, Florence, Le Lettere, 2024, 327 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 8</w:t>
+              <w:t xml:space="preserve">Société des études romantiques et dix-neuviémistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053760v1</w:t>
+                <w:t xml:space="preserve">hal-05408370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chateaubriand et la révolution de 1830, présenté par Thomas Bouchet, Paris, La Fabrique Éditions, 2022</w:t>
               </w:r>
@@ -665,411 +665,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réécrire Juillet 1830 : figurations plurielles de la révolution dans Simon (1836)</w:t>
+                <w:t xml:space="preserve">George Sand, Leone Leoni, cura e traduzione di Agnese Silvestri, Leonforte, Siké, 2022, 192 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers George Sand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45, pp.147-160</w:t>
+              <w:t xml:space="preserve">Misure Critiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1-2), pp.349-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223399v1</w:t>
+                <w:t xml:space="preserve">hal-04714726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“On veut que je sois républicain” : d’une épithète politique appliquée à la jeunesse dans quelques romans de la monarchie de Juillet</w:t>
+                <w:t xml:space="preserve">Florence Naugrette, Juliette Drouet. Compagne du siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 "Le temps de la jeunesse" (201), pp.57-66. </w:t>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L’héritage de Molière: réécritures, traductions et représentations du Grand Siècle à l’âge contemporain, 200, pp.472-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rom.201.0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.54404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223396v1</w:t>
+                <w:t xml:space="preserve">hal-04433259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Sand, Leone Leoni, cura e traduzione di Agnese Silvestri, Leonforte, Siké, 2022, 192 p.</w:t>
+                <w:t xml:space="preserve">Victor Hugo, Carnets d’amour à Juliette Drouet, édition de Jean-Marc Hovasse, Arnaud Laster, Florence Naugrette, Charles Méla et Danièle Gasiglia-Laster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Misure Critiche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201 (LXVII | III), pp.710-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.55825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714726v1</w:t>
+                <w:t xml:space="preserve">hal-04535993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Naugrette, Juliette Drouet. Compagne du siècle</w:t>
+                <w:t xml:space="preserve">Réécrire Juillet 1830 : figurations plurielles de la révolution dans Simon (1836)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.147-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/studifrancesi.54404⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04433259v1</w:t>
+                <w:t xml:space="preserve">hal-04223399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Hugo, Carnets d’amour à Juliette Drouet, édition de Jean-Marc Hovasse, Arnaud Laster, Florence Naugrette, Charles Méla et Danièle Gasiglia-Laster</w:t>
+                <w:t xml:space="preserve">“On veut que je sois républicain” : d’une épithète politique appliquée à la jeunesse dans quelques romans de la monarchie de Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 201 (LXVII | III), pp.710-711. </w:t>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 "Le temps de la jeunesse" (201), pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/studifrancesi.55825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rom.201.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535993v1</w:t>
+                <w:t xml:space="preserve">hal-04223396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse de Lamartine, Sur la politique rationnelle, texte établi et présenté par R. Jalabert</w:t>
               </w:r>
@@ -2315,51 +2315,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67BDA6BB"/>
+    <w:nsid w:val="370CD94E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2546,51 +2546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-puntarello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3817-6868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Puntarello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05465644v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05053791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05053760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11wdy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04223399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04223396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.201.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.54404" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04535993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.55825" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03890482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.50123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03704680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.48859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03566450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.47240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.45199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-05061594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-puntarello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3817-6868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05465644v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Puntarello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05053791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05053760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11wdy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.54404" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04535993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.55825" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04223399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04223396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.201.0057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03890482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.50123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03704680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.48859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03566450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.47240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.45199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-05061594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>