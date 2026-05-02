--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -188,1434 +188,1576 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insurrection, transgression ? Femmes et barricades dans la fiction romanesque (juillet 1830-juin 1848)</w:t>
+                <w:t xml:space="preserve">Alphonse de Lamartine, Confidenze. Nuove Confidenze, édition de Pietro de Marco, introduction et traduction d’Ivanna Rosi, Florence, Le Lettere, 2024, 327 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Confronto Letterario</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 84, pp.227-245</w:t>
+              <w:t xml:space="preserve">Société des études romantiques et dix-neuviémistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465644v1</w:t>
+                <w:t xml:space="preserve">hal-05408370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AA. VV., L’Année balzacienne, 4e série, n. 5: Relire Eugénie Grandet, Paris, Presses Universitaires de France, 2024, 416 pp.</w:t>
+                <w:t xml:space="preserve">« Les scènes politiques / ont détrôné l’Avare et Turcaret ». La satire antirépublicaine en vaudeville (1831-1849)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 26-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408364v1</w:t>
+                <w:t xml:space="preserve">hal-05592065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Glaumaud-Carbonnier, N. White (dir.), Lendemains de défaite. 1870-1871 dans l’imaginaire de la IIIe République, Lyon, Presses Universitaires de Lyon, 2024, p. 231</w:t>
+                <w:t xml:space="preserve">La fabrique du républicain au XIXe siècle : approches littéraires d’une identité politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053791v1</w:t>
+                <w:t xml:space="preserve">hal-05582362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Républicain de Juillet : anamorphoses littéraires d’un type politique (1830-1848)</w:t>
+                <w:t xml:space="preserve">Insurrection, transgression ? Femmes et barricades dans la fiction romanesque (juillet 1830-juin 1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 8</w:t>
+              <w:t xml:space="preserve">Il Confronto Letterario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 84, pp.227-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053760v1</w:t>
+                <w:t xml:space="preserve">hal-05465644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonse de Lamartine, Confidenze. Nuove Confidenze, édition de Pietro de Marco, introduction et traduction d’Ivanna Rosi, Florence, Le Lettere, 2024, 327 p.</w:t>
+                <w:t xml:space="preserve">AA. VV., L’Année balzacienne, 4e série, n. 5: Relire Eugénie Grandet, Paris, Presses Universitaires de France, 2024, 416 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société des études romantiques et dix-neuviémistes</w:t>
+              <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408370v1</w:t>
+                <w:t xml:space="preserve">hal-05408364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chateaubriand et la révolution de 1830, présenté par Thomas Bouchet, Paris, La Fabrique Éditions, 2022</w:t>
+                <w:t xml:space="preserve">M. Glaumaud-Carbonnier, N. White (dir.), Lendemains de défaite. 1870-1871 dans l’imaginaire de la IIIe République, Lyon, Presses Universitaires de Lyon, 2024, p. 231</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société des études romantiques et dix-neuviémistes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714738v1</w:t>
+                <w:t xml:space="preserve">hal-05053791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Sand, Leone Leoni, cura e traduzione di Agnese Silvestri, Leonforte, Siké, 2022, 192 p.</w:t>
+                <w:t xml:space="preserve">Le Républicain de Juillet : anamorphoses littéraires d’un type politique (1830-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Misure Critiche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (1-2), pp.349-351</w:t>
+              <w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04714726v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Naugrette, Juliette Drouet. Compagne du siècle</w:t>
+                <w:t xml:space="preserve">Chateaubriand et la révolution de 1830, présenté par Thomas Bouchet, Paris, La Fabrique Éditions, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/studifrancesi.54404⟩</w:t>
+              <w:t xml:space="preserve">Société des études romantiques et dix-neuviémistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11wdy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433259v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Hugo, Carnets d’amour à Juliette Drouet, édition de Jean-Marc Hovasse, Arnaud Laster, Florence Naugrette, Charles Méla et Danièle Gasiglia-Laster</w:t>
+                <w:t xml:space="preserve">Réécrire Juillet 1830 : figurations plurielles de la révolution dans Simon (1836)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.147-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04535993v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réécrire Juillet 1830 : figurations plurielles de la révolution dans Simon (1836)</w:t>
+                <w:t xml:space="preserve">“On veut que je sois républicain” : d’une épithète politique appliquée à la jeunesse dans quelques romans de la monarchie de Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers George Sand</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 "Le temps de la jeunesse" (201), pp.57-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.201.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223399v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“On veut que je sois républicain” : d’une épithète politique appliquée à la jeunesse dans quelques romans de la monarchie de Juillet</w:t>
+                <w:t xml:space="preserve">George Sand, Leone Leoni, cura e traduzione di Agnese Silvestri, Leonforte, Siké, 2022, 192 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Misure Critiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1-2), pp.349-351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04223396v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonse de Lamartine, Sur la politique rationnelle, texte établi et présenté par R. Jalabert</w:t>
+                <w:t xml:space="preserve">Florence Naugrette, Juliette Drouet. Compagne du siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 197 (LXVI | II), pp.428-430. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/studifrancesi.50123⟩</w:t>
+              <w:t xml:space="preserve">, 2023, L’héritage de Molière: réécritures, traductions et représentations du Grand Siècle à l’âge contemporain, 200, pp.472-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.54404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890482v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il Repubblicano di Luglio : genesi e fortuna di un tipo letterario (1830-1870)</w:t>
+                <w:t xml:space="preserve">Victor Hugo, Carnets d’amour à Juliette Drouet, édition de Jean-Marc Hovasse, Arnaud Laster, Florence Naugrette, Charles Méla et Danièle Gasiglia-Laster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rassegna Storica del Risorgimento</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201 (LXVII | III), pp.710-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.55825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04714763v1</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Frigerio, Nous nous reverrons aux barricades. Les feuilletons des journaux de Proudhon (1848-1850)</w:t>
+                <w:t xml:space="preserve">Alphonse de Lamartine, Sur la politique rationnelle, texte établi et présenté par R. Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 196, pp.186-187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/studifrancesi.48859⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 197 (LXVI | II), pp.428-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.50123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704680v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Morale en action. Apologues, paraboles, proverbes et récits exemplaires au XIXe siècle,dir. Violaine Heyraud et Éléonore Reverzy</w:t>
+                <w:t xml:space="preserve">Il Repubblicano di Luglio : genesi e fortuna di un tipo letterario (1830-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rassegna Storica del Risorgimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (1), pp.104-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03566450v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel de Montplaisir, Lamartine. Un poète en politique</w:t>
+                <w:t xml:space="preserve">Vittorio Frigerio, Nous nous reverrons aux barricades. Les feuilletons des journaux de Proudhon (1848-1850)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 194, pp.382-383. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/studifrancesi.45199⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 196, pp.186-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.48859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03548286v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Une des étoiles du sombre ciel romantique” : fortune (&amp; infortune) critique de Pétrus Borel</w:t>
+                <w:t xml:space="preserve">La Morale en action. Apologues, paraboles, proverbes et récits exemplaires au XIXe siècle,dir. Violaine Heyraud et Éléonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58282/acta.13950⟩</w:t>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.610 - 611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.47240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714750v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel de Montplaisir, Lamartine. Un poète en politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Puntarello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.382-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.45199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03548286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Une des étoiles du sombre ciel romantique” : fortune (&amp; infortune) critique de Pétrus Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Puntarello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.13950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du rire et écriture humoristique dans L’Homme qui rit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Écho Hugo. Bulletin de la Société des Amis de Victor Hugo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.14-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1625,512 +1767,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insurrection, transgression ? La femme sur la barricade dans quelques romans français du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DomiNation - 23ème congrès annuel de la Society of Dix-Neuviémistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SDN - Society of Dix-Neuviémistes, Mar 2025, Durham (GB), Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plus sublime de toutes les poésies&amp;quot; : les heures de gloire du poète-orateur (février-juin 1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : « Lamartine et la politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de Mâcon, Oct 2025, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prison et la barricade, fabriques de l’identité républicaine sous la monarchie de Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du Laboratoire Junior « Cédille » : « Barrières, Barreaux, Barricades »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Junior « Cédille » - Université de Lille, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Républicains ineptes : figurations d’une incapacité politique à l’époque de la monarchie de Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de la SERD : « Incapacité, incapacités au XIXe siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SERD - Société des Études Romantiques et Dix-neuviémistes, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurations plurielles de la révolution de Juillet dans Simon (1836)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">138ème congrès annuel de la Modern Language Association of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MLA - Modern Language Association of America, Jan 2023, San Francisco, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repubblicani del passato e passato repubblicano nel teatro della Monarchia di Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Université d’Été « Cultures républicaines transnationales. Citations, connexions, traductions (XVIIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Milano, Jun 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Trouver une langue”. Bicentenaire des Méditations poétiques de Lamartine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bicentenaire de la publication des Méditations poétiques d’Alphonse de Lamartine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de Mâcon, Nov 2021, Mâcon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2140,114 +2282,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Républicain de Juillet : anamorphoses littéraires d’un type politique (1830-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Puntarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littérature générale [cs.GL]. Université Lumière Lyon 2; Università degli Studi di Salerno, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05061594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2315,51 +2457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="370CD94E"/>
+    <w:nsid w:val="84A6527E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2546,51 +2688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-puntarello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3817-6868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05465644v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Puntarello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408364v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05053791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05053760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714738v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11wdy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.54404" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04535993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.55825" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04223399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04223396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.201.0057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03890482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.50123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03704680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.48859" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03566450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.47240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.45199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-05061594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-puntarello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3817-6868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Puntarello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582362v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05465644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05053791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05053760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11wdy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04223399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04223396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.201.0057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714726v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.54404" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04535993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.55825" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03890482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.50123" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03704680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.48859" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03566450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.47240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.45199" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04714777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05061792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-05061594v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>