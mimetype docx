--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -371,199 +371,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une guerre à l’autre. Sartre et les images matérialistes</w:t>
+                <w:t xml:space="preserve">Fonder le matérialisme. Sartre et la matérialité de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christophe Balagna; Andrea Bellantone. </w:t>
+              <w:t xml:space="preserve">Guillaume Coissard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une pensée ouverte. Gabriel Marcel, Jean Wahl et Jean-Paul Sartre entre philosophie et littérature</w:t>
+              <w:t xml:space="preserve">Histoires matérialistes du matérialisme. Généalogie et usages d’une catégorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de l'Institut Catholique de Toulouse</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.149-163, 2025, 9791094360460</w:t>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-231, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255639v2</w:t>
+                <w:t xml:space="preserve">hal-03910685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonder le matérialisme. Sartre et la matérialité de l’action</w:t>
+                <w:t xml:space="preserve">D’une guerre à l’autre. Sartre et les images matérialistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillaume Coissard. </w:t>
+              <w:t xml:space="preserve">Christophe Balagna; Andrea Bellantone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires matérialistes du matérialisme. Généalogie et usages d’une catégorie</w:t>
+              <w:t xml:space="preserve">Pour une pensée ouverte. Gabriel Marcel, Jean Wahl et Jean-Paul Sartre entre philosophie et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.211-231, 2025</w:t>
+                <w:t xml:space="preserve">Presses universitaires de l'Institut Catholique de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-163, 2025, 9791094360460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910685v1</w:t>
+                <w:t xml:space="preserve">hal-04255639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je suis mouche, je l’ai toujours été.&amp;quot; La métamorphose humain/insecte chez Sartre</w:t>
               </w:r>
@@ -870,285 +870,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sartre et le don : de l’impossibilité de vivre à sa possibilité</w:t>
+                <w:t xml:space="preserve">En voyage en Italie, un Sartre indifférent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maria de Jesus Cabral; José de Almeida. </w:t>
+              <w:t xml:space="preserve">Liouba Bischoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétiques et pratiques du Don</w:t>
+              <w:t xml:space="preserve">Voyager en phi­lo­so­phe de Friedrich Nietzsche à Bruce Bégout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Le Manuscrit</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-145, 2021, 9782304052664</w:t>
+                <w:t xml:space="preserve">Kimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-160, 2021, 9782380720112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372715v1</w:t>
+                <w:t xml:space="preserve">hal-03266530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il brûler Sartre ? Sur le scandale de la liberté engagée</w:t>
+                <w:t xml:space="preserve">Sartre et le don : de l’impossibilité de vivre à sa possibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Donatella Bisconti; Daniela Fabiani; Luca Pierdominici; Cristina Schiavone. </w:t>
+              <w:t xml:space="preserve">Maria de Jesus Cabral; José de Almeida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esclandre. Figures et dynamiques du scandale du Moyen Âge à nos jours</w:t>
+              <w:t xml:space="preserve">Poétiques et pratiques du Don</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUM - Edizioni Università di Macerata</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.265-278, 2021, ISBN (PDF) 978-88-6056-787-1</w:t>
+                <w:t xml:space="preserve">Editions Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-145, 2021, 9782304052664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419961v2</w:t>
+                <w:t xml:space="preserve">hal-03372715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En voyage en Italie, un Sartre indifférent ?</w:t>
+                <w:t xml:space="preserve">Faut-il brûler Sartre ? Sur le scandale de la liberté engagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Liouba Bischoff. </w:t>
+              <w:t xml:space="preserve">Donatella Bisconti; Daniela Fabiani; Luca Pierdominici; Cristina Schiavone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyager en phi­lo­so­phe de Friedrich Nietzsche à Bruce Bégout</w:t>
+              <w:t xml:space="preserve">Esclandre. Figures et dynamiques du scandale du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimé</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-160, 2021, 9782380720112</w:t>
+                <w:t xml:space="preserve">EUM - Edizioni Università di Macerata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-278, 2021, ISBN (PDF) 978-88-6056-787-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266530v1</w:t>
+                <w:t xml:space="preserve">hal-03419961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1160,243 +1160,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La haine, pour quoi faire ?</w:t>
+                <w:t xml:space="preserve">Fonder la solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUSCA. Revue de sciences humaines &amp; sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Politiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 4, pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lps.241.0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936825v2</w:t>
+                <w:t xml:space="preserve">hal-04009291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résister avec Sartre</w:t>
+                <w:t xml:space="preserve">La haine, pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">RUSCA. Revue de sciences humaines &amp; sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266533v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonder la solidarité</w:t>
+                <w:t xml:space="preserve">Résister avec Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Politiques Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Opus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lps.241.0114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009291v1</w:t>
+                <w:t xml:space="preserve">hal-03266533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait du méchant chez Sartre</w:t>
               </w:r>
@@ -1467,187 +1467,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sartre et Nizan, politique des mots</w:t>
+                <w:t xml:space="preserve">Langagez‑vous !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labyrinth, an international Journal for philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (1), pp.132-149. </w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25180/lj.v22i1.221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/acta.12866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266528v1</w:t>
+                <w:t xml:space="preserve">hal-04209854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langagez‑vous !</w:t>
+                <w:t xml:space="preserve">Sartre et Nizan, politique des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (5), </w:t>
+              <w:t xml:space="preserve">Labyrinth, an international Journal for philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.132-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.12866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25180/lj.v22i1.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209854v1</w:t>
+                <w:t xml:space="preserve">hal-03266528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le féminisme, ça pense</w:t>
               </w:r>
@@ -2146,579 +2146,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que l'homme agit par intérêt ? Reconnaissance et conflit de droits chez Sartre</w:t>
+                <w:t xml:space="preserve">En politique, dupes ou criminels ? Une relecture du théâtre de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L'intérêt »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Garnier Zaffagnini; Mario Pirrotta, Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Menaces à la démocratie. Regards croisés sur la corruption, France-Espagne, XIXe -XXIe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marina Lesouef; Jules Rodrigues; Virginie Sudre, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124294v1</w:t>
+                <w:t xml:space="preserve">hal-04278152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquisse du traité de la violence de Sartre</w:t>
+                <w:t xml:space="preserve">Quand les jeux sont faits, l’homme disparaît. Jeu et sérieux chez Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'APFUCC dans le cadre du Congrès de la Fédération des sciences humaines du Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marion Ott; Rodolphe Perez, May 2023, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">XXVe colloque annuel de l’ADEFFI, « Jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Berthaud, Oct 2023, Dublin, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109284v1</w:t>
+                <w:t xml:space="preserve">hal-04253135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les jeux sont faits, l’homme disparaît. Jeu et sérieux chez Sartre</w:t>
+                <w:t xml:space="preserve">Esquisse du traité de la violence de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe colloque annuel de l’ADEFFI, « Jeux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sarah Berthaud, Oct 2023, Dublin, Irlande</w:t>
+              <w:t xml:space="preserve">Colloque de l'APFUCC dans le cadre du Congrès de la Fédération des sciences humaines du Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Ott; Rodolphe Perez, May 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253135v1</w:t>
+                <w:t xml:space="preserve">hal-04109284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the European Question</w:t>
+                <w:t xml:space="preserve">Est-ce que l'homme agit par intérêt ? Reconnaissance et conflit de droits chez Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth Annual Conference of the Research Network on the History of the Idea of Europe, «Limits of Europeanness? Contested Notions of Difference and Belonging (16th-21st Centuries)»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stefan Ehrenpreis; Niels Grüne; Dorothee Birke, Sep 2023, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Colloque « L'intérêt »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Garnier Zaffagnini; Mario Pirrotta, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209452v1</w:t>
+                <w:t xml:space="preserve">hal-04124294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bouches inutiles à une langue révolutionnaire. Esquisse du droit de la liberté</w:t>
+                <w:t xml:space="preserve">Reflections on the European Question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Imaginaires littéraires et culturels de la marge : recentrer les périphéries, déconstruire les hégémonies, penser la dissidence »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julia Isabel Eissa Osorio; Naomi Moussounda Kombila; Nicolas Piedade, Jun 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">Fourteenth Annual Conference of the Research Network on the History of the Idea of Europe, «Limits of Europeanness? Contested Notions of Difference and Belonging (16th-21st Centuries)»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stefan Ehrenpreis; Niels Grüne; Dorothee Birke, Sep 2023, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144808v1</w:t>
+                <w:t xml:space="preserve">hal-04209452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nous savons que nous serons jugés.&amp;quot; Morale et histoire dans le théâtre de Sartre</w:t>
+                <w:t xml:space="preserve">Des bouches inutiles à une langue révolutionnaire. Esquisse du droit de la liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Ouvrir la philosophie à d’autres domaines de la connaissance et de l’art : choix audacieux pour Gabriel Marcel, Jean-Paul Sartre et Jean Wahl, philosophes-dramaturges-poètes du XXe siècle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Balagna; Andrea Bellantone; Martine Cornet, Jan 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Imaginaires littéraires et culturels de la marge : recentrer les périphéries, déconstruire les hégémonies, penser la dissidence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julia Isabel Eissa Osorio; Naomi Moussounda Kombila; Nicolas Piedade, Jun 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089822v1</w:t>
+                <w:t xml:space="preserve">hal-04144808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sartre et Beauvoir. Lire, écrire, résister</w:t>
+                <w:t xml:space="preserve">Nous savons que nous serons jugés.&amp;quot; Morale et histoire dans le théâtre de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « "Infin che un giorno senso non avrà più dire: domani." Configurations of war and resistance in philosophy, literature and other arts »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Golgona Anghel; Ana Sofia David; Sérgio das Neves, May 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journée d’études « Ouvrir la philosophie à d’autres domaines de la connaissance et de l’art : choix audacieux pour Gabriel Marcel, Jean-Paul Sartre et Jean Wahl, philosophes-dramaturges-poètes du XXe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Balagna; Andrea Bellantone; Martine Cornet, Jan 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087555v1</w:t>
+                <w:t xml:space="preserve">hal-04089822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En politique, dupes ou criminels ? Une relecture du théâtre de Sartre</w:t>
+                <w:t xml:space="preserve">Sartre et Beauvoir. Lire, écrire, résister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Menaces à la démocratie. Regards croisés sur la corruption, France-Espagne, XIXe -XXIe siècles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marina Lesouef; Jules Rodrigues; Virginie Sudre, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international « "Infin che un giorno senso non avrà più dire: domani." Configurations of war and resistance in philosophy, literature and other arts »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Golgona Anghel; Ana Sofia David; Sérgio das Neves, May 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278152v1</w:t>
+                <w:t xml:space="preserve">hal-04087555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La générosité selon Sartre : la structure originelle de l’existence authentique</w:t>
               </w:r>
@@ -2767,165 +2767,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question du don dans l’œuvre de Sartre</w:t>
+                <w:t xml:space="preserve">Je suis mouche, je l’ai toujours été.&amp;quot; Autour du bestiaire de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Le don. Poétiques et pratiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maria de Jesus Cabral; José de Almeida, Apr 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journées d’études « La métamorphose humain/insecte : un défi littéraire et artistique de l’Antiquité à nos jours »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Vial, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953960v1</w:t>
+                <w:t xml:space="preserve">hal-04089811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je suis mouche, je l’ai toujours été.&amp;quot; Autour du bestiaire de Sartre</w:t>
+                <w:t xml:space="preserve">La question du don dans l’œuvre de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Reato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études « La métamorphose humain/insecte : un défi littéraire et artistique de l’Antiquité à nos jours »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Vial, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Le don. Poétiques et pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria de Jesus Cabral; José de Almeida, Apr 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089811v1</w:t>
+                <w:t xml:space="preserve">hal-03953960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pari de Sartre. Enjeux éthiques et politiques du théâtre</w:t>
               </w:r>
@@ -3380,51 +3380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F903EA54"/>
+    <w:nsid w:val="8A629B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3528,51 +3528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17F2C9D7"/>
+    <w:nsid w:val="0634A53C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3676,51 +3676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BF66526B"/>
+    <w:nsid w:val="ACF85944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3913,51 +3913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-reato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Reato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rizk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/sartre-la-morale-et-lhistoire/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255639v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puict.fr/product-page/pour-une-pens&#233;e-ouverte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/GicMS02" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03381545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-metamorphose-humain-insecte/78895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebookedition.com/fr/ecrivains-de-la-fraternite-p-411653.html?srsltid=AfmBOoosprDDqJaQE6T5uH_UUBGrF5-BicE2QPEtdy77d9qanOSUmMjs#flipbook_container" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03266542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110760163-004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03372715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/poetiques-et-pratiques-du-don/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03419961v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eum.unimc.it/it/catalogo/755-esclandre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03266530v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/voyager-en-philosophe-de-friedrich-nietzsche-a-bruce-begout/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936825v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03266533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04009291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.241.0114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Malinge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1277" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03266528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25180/lj.v22i1.221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04209854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12866" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109284v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04224167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-reato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961600v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Reato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rizk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/sartre-la-morale-et-lhistoire/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910685v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/GicMS02" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255639v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puict.fr/product-page/pour-une-pens&#233;e-ouverte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03381545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-metamorphose-humain-insecte/78895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thebookedition.com/fr/ecrivains-de-la-fraternite-p-411653.html?srsltid=AfmBOoosprDDqJaQE6T5uH_UUBGrF5-BicE2QPEtdy77d9qanOSUmMjs#flipbook_container" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04097056v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03266542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110760163-004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03266530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/voyager-en-philosophe-de-friedrich-nietzsche-a-bruce-begout/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03372715v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/poetiques-et-pratiques-du-don/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03419961v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eum.unimc.it/it/catalogo/755-esclandre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04009291v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.241.0114" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936825v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03266533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Malinge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1277" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04209854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12866" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03266528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25180/lj.v22i1.221" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04089801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04224167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>