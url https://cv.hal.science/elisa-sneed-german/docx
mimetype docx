--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -445,241 +445,241 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from multimodal analysis on English L2 learner interview data: the case of I don’t know.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amanda Edmonds</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire LiLang, CUFR Mayotte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eva Raynal; Miki Mori, May 2024, Mayotte, France</w:t>
+              <w:t xml:space="preserve">EMMAncipons les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Crémieux; Virginie Iché, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856180v1</w:t>
+                <w:t xml:space="preserve">hal-04856172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from multimodal analysis on English L2 learner interview data: the case of I don’t know.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMAncipons les savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Crémieux; Virginie Iché, Apr 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">séminaire LiLang, CUFR Mayotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eva Raynal; Miki Mori, May 2024, Mayotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856172v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from multimodal analysis on longitudinal interview data: the case of I don’t know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -782,51 +782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSLA 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1492,51 +1492,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Pragmatic Development of &amp;quot;I Don’t Know&amp;quot; During Study Abroad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1600,51 +1600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal approach of linguistic development during Study Abroad: the case of I don’t know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,51 +2779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Gilyuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.80" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed-German" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Herschensohn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856172v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwako Ito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03303903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Christen Paige" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Heyde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Zira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Schiattarella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna de Bellis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mahrt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delooze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Gilyuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22599/jesla.80" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed-German" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Herschensohn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Frenck-Mestre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwako Ito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03303903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Christen Paige" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Heyde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Zira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Schiattarella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna de Bellis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mahrt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delooze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>