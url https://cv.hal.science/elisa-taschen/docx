--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -66,5392 +66,5647 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for research topic: Advancing mycorrhizal research for sustainable ecosystem and agricultural practices</w:t>
+                <w:t xml:space="preserve">TuberIndex 1.0, a dataset of ecological interactions from five centuries of French literature on Tuberaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine-Dagmar Zimmermann</w:t>
+                <w:t xml:space="preserve">Montan Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Robin</w:t>
+                <w:t xml:space="preserve">Nicolas Lescureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Monica Calvo-Polanco</w:t>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-07097-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448037v1</w:t>
+                <w:t xml:space="preserve">hal-05593315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra pure high molecular weight DNA from soil for Nanopore shotgun metagenomics and metabarcoding sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subsoil rhizosphere carbon enrichment and depletion: Processes and scaling in tree-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cournac</w:t>
+                <w:t xml:space="preserve">Clara Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Piton</w:t>
+                <w:t xml:space="preserve">Soline Martin-Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Dezette</w:t>
+                <w:t xml:space="preserve">Laurie K Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.103134. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 216, pp.110103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2024.103134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2026.110103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994302v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms as conveyors of mycorrhizal fungi in soils</w:t>
+                <w:t xml:space="preserve">Editorial for research topic: Advancing mycorrhizal research for sustainable ecosystem and agricultural practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Sabine-Dagmar Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Redecker</w:t>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Maria Monica Calvo-Polanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16, pp.1760087</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379175v1</w:t>
+                <w:t xml:space="preserve">hal-05448037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat dwarfing reshapes plant and fungal development in arbuscular mycorrhizal symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra pure high molecular weight DNA from soil for Nanopore shotgun metagenomics and metabarcoding sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Alaux</w:t>
+                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Laurent Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fréville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Rocher</w:t>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-024-01150-y⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.103134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2024.103134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612748v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat varietal diversity modulates nitrogen-related enzymatic activities but has limited impact on arbuscular mycorrhizal fungi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworms as conveyors of mycorrhizal fungi in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Dezette</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Redecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Guillot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-06440-6⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.109283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379164v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ soil imaging, a tool for monitoring the hourly to monthly temporal dynamics of soil biota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheat dwarfing reshapes plant and fungal development in arbuscular mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Belaud</w:t>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+                <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Barry-Etienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Robin</w:t>
+                <w:t xml:space="preserve">Aline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-024-01851-8⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.351-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-024-01150-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669084v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping durum wheat and chickpea increases nutrient availability and use efficiency under low phosphorus soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wheat varietal diversity modulates nitrogen-related enzymatic activities but has limited impact on arbuscular mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebiha Chaoui</w:t>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Boudsocq</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Farissi</w:t>
+                <w:t xml:space="preserve">Didier Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01904167.2023.2221677⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 503 (1-2), pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-06440-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126997v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pièges à truffes, une pratique traditionnelle... pas si empirique que ça!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ soil imaging, a tool for monitoring the hourly to monthly temporal dynamics of soil biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Montan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Taschen</w:t>
+                <w:t xml:space="preserve">Dominique Barry-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Callot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sauve</w:t>
+                <w:t xml:space="preserve">Claire Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (8), pp.1055-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-024-01851-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679726v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of the traditional practice of traps to stimulate black truffle production, and its ecological mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pièges à truffes, une pratique traditionnelle... pas si empirique que ça!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Montan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Penuelas-Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.7-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858916v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CROSYMED Project: Enhancing Nutrient Use Efficiency through Legumes in Agroecosystems of the Mediterranean Basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Intercropping durum wheat and chickpea increases nutrient availability and use efficiency under low phosphorus soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebiha Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farissi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissem Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13094695⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (17), pp.4125-4139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01904167.2023.2221677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239018v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the truffle brûlé: tripartite interactions between the black truffle (Tuber melanosporum), holm oak (Quercus ilex) and arbuscular mycorrhizal plants</w:t>
+                <w:t xml:space="preserve">Efficiency of the traditional practice of traps to stimulate black truffle production, and its ecological mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Penuelas-Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-019-04340-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-19962-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416628v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of trees and herbaceous vegetation beneath trees in maintaining arbuscular mycorrhizal communities in temperate alley cropping systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Battie-Laclau</w:t>
+                <w:t xml:space="preserve">CROSYMED Project: Enhancing Nutrient Use Efficiency through Legumes in Agroecosystems of the Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josiane Abadie</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-019-04181-z⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.4695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13094695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622577v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre modes de gestion des agroécosystèmes et biodiversité fonctionnelle des sols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of trees and herbaceous vegetation beneath trees in maintaining arbuscular mycorrhizal communities in temperate alley cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esther Guillot</w:t>
+                <w:t xml:space="preserve">Patricia Battie-Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75, pp.107-124. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 453 (1-2), pp.153-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/hl4c8y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-019-04181-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392201v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil spore bank in &amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt;: up to 42% of fruitbodies remain unremoved in managed truffle grounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight into the truffle brûlé: tripartite interactions between the black truffle (Tuber melanosporum), holm oak (Quercus ilex) and arbuscular mycorrhizal plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Taschen</w:t>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Richard</w:t>
+                <w:t xml:space="preserve">Javier Parladé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Selosse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (6), pp.663-668. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 446 (1-2), pp.577-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-019-00912-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-019-04340-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618909v1</w:t>
+                <w:t xml:space="preserve">hal-02416628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is &amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt; colonizing the roots of herbaceous, non-ectomycorrhizal plants?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Soil spore bank in &amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt;: up to 42% of fruitbodies remain unremoved in managed truffle grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannelle Clément</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.10.004⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.663-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-019-00912-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621582v1</w:t>
+                <w:t xml:space="preserve">hal-02618909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truffe en quête de pères : un champignon à l’orientation sexuelle forcée, et pas encore domestiqué !</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
+                <w:t xml:space="preserve">Relations entre modes de gestion des agroécosystèmes et biodiversité fonctionnelle des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousset</w:t>
+                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/hl4c8y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595394v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurie Amenc</w:t>
+                <w:t xml:space="preserve">Is &amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt; colonizing the roots of herbaceous, non-ectomycorrhizal plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Tournier</w:t>
+                <w:t xml:space="preserve">Sébastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deleporte</w:t>
+                <w:t xml:space="preserve">Cannelle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+                <w:t xml:space="preserve">Hervé Covès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josie Lambourdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603314v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black Truffle, a Hermaphrodite with Forced Unisexual Behaviour</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.191-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2017.05.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01575932v1</w:t>
+                <w:t xml:space="preserve">hal-01603314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La truffe révèle les secrets de sa sexualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Truffe en quête de pères : un champignon à l’orientation sexuelle forcée, et pas encore domestiqué !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 524, pp.72-76</w:t>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595279v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques considérations sur le réensemencement par ascospores des truffières à Tuber melanosporum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">La truffe révèle les secrets de sa sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98, pp.9-10</w:t>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 524, pp.72-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595393v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the truffle got its mate: insights from genetic structure in spontaneous and planted Mediterranean populations of Tuber melanosporum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques considérations sur le réensemencement par ascospores des truffières à Tuber melanosporum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395118v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whose truffle is this? Distribution patterns of ectomycorrhizal fungal diversity in Tuber melanosporum brûlés developed in multi-host Mediterranean plant communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Black Truffle, a Hermaphrodite with Forced Unisexual Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (10), pp.784-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2017.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12741⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01601449v1</w:t>
+                <w:t xml:space="preserve">hal-01575932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How the truffle got its mate: insights from genetic structure in spontaneous and planted Mediterranean populations of Tuber melanosporum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (22), pp.5611-5627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Whose truffle is this? Distribution patterns of ectomycorrhizal fungal diversity in Tuber melanosporum brûlés developed in multi-host Mediterranean plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Parlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (8), pp.2747-2761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Do black truffles avoid sexual harassment by linking mating type and vegetative incompatibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 199 (1), pp.10-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.12329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la trufficulture en s’appuyant sur la biodiversité des truffières spontanées : mise en évidence des interactions entre la truffe noire et la biodiversité végétale associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montan Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unraveling mycorrhizal-induced root plasticity and adaptation to soil phosphorus limitation of ten durum wheat varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Trives-Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to study crop and herbaceous vegetation phenology in an agroforestry system ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress and host driven responses of Glomeromycota-and Mucoromycotina-arbuscular mycorrhizal fungi co-colonizing durum wheat in a field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Scellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Houdaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aboveground-Belowground Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproductive biology of the black truffle &amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt;: contrasting ecologies of the two parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Conference on Mycorrhiza (ICOM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belowground traits and crop performance under stress in field-grown durum wheat mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Root Research; UFZ Leipzig, Jun 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nanisme du blé remodèle le développement de la plante et du champignon lors de la symbiose mycorhizienne arbusculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elisa Taschen; Agnès Robin; Sabine Zimmermann; Marc Ducousso, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential responses of Glomeromycotina and Mucoromycotina to soil nutrient availabilities: Insights from field experiments on durum wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Brondani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mycorrhiza ICOM 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial heterogeneities of soil biogeochemical and ecological processes in alley cropping agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Battie Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative and innovative land use systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Agricultural Systems Center – Hans Eisenmann-Forum für Agrarwissenschaften - Technical University Munich, Oct 2024, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-scale soil heterogeneity impacts mycorrhizal response traits in roots of 23 maize genotypes across a long-term P-fertilizer trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Campos Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Root Research; UFZ Leipzig, Jun 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04657090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inoculant et communautés de champignons mycorhiziens de trois variétés de riz pluvial à Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système racinaire du blé et microorganismes associés : potentialités pour les cycles N/P et le stockage de C dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Autfray</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d'animation AgroEcoSystem-BAP - Contribution du système racinaire et des fonctions des plantes aux cycles N/P et au stockage de C dans les sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680994v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root foraging and mining strategies shape ecosystem services -a focus on biogeochemical cycling and soil formation in low-input agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système racinaire du blé et microorganismes associés : potentialités pour les cycles N/P et le stockage de C dans les sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-inoculant et communautés de champignons mycorhiziens de trois variétés de riz pluvial à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naliharilala Miora Rakotoarivelo Njaramanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatsara Baholy Rahetlah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'animation AgroEcoSystem-BAP - Contribution du système racinaire et des fonctions des plantes aux cycles N/P et au stockage de C dans les sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803968v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do perennial alleys help to maintain arbuscular mycorrhizal communities in temperate agroforestry systems ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Relations entre pratiques culturales et biodiversité fonctionnelle des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
+              <w:t xml:space="preserve">CIAG, Carrefour de l'Innovation Agronomique. Biodiversité et durabilité des agricultures. 10 années après l’expertise collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737569v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre pratiques culturales et biodiversité fonctionnelle des sols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do perennial alleys help to maintain arbuscular mycorrhizal communities in temperate agroforestry systems ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esther Guillot</w:t>
+                <w:t xml:space="preserve">Patricia Battie-Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIAG, Carrefour de l'Innovation Agronomique. Biodiversité et durabilité des agricultures. 10 années après l’expertise collective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735412v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field reality: short-scale soil heterogeneity impacts mycorrhizal contribution to maize P nutrition under contrasted fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Campos Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Erel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Mycorrhiza (ICOM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extend the rhizosphere of cereal/legume intercropping represents a specific microbial environment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Oris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750028v1</w:t>
-              </w:r>
-[...621 lines deleted...]
-                <w:t xml:space="preserve">hal-02735835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming the Black Truffle (Tuber melanosporum): safeguarding Mediterranean food and ecological webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thiébault, S.; Moatti, J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean region under climate change: a scientific update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRD Editions; AllEnvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.533-542, 2016, Synthèses, 978-2-7099-2219-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.23895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5461,114 +5716,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions biotiques et biologie reproductive de la Truffe noire, &amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt; (Vittad.): des truffières spontanées aux plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Montpellier 2 (Sciences et Techniques), 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5715,51 +5970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.103134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109283" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Alaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01150-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06440-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barry-Etienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01851-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Chaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farissi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2023.2221677" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Montan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Callot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858916v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Penuelas-Samaniego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19962-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Hamdi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094695" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Parlad&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04340-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04181-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618909v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00912-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cov&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.10.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.05.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595393v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13864" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Parlade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12741" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTJXWNCB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12329" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665272v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbiriou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brondani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie Laclau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Campos Soriano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dezette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naliharilala Miora Rakotoarivelo Njaramanana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volatsara Baholy Rahetlah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750200v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680965v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montan Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665313v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives-Segura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Scellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Houdaer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708703v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dugu&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23895" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801904v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montan Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07097-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ducrocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.103134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Alaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01150-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06440-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barry-Etienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01851-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Montan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Callot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Chaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farissi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2023.2221677" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858916v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Penuelas-Samaniego" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19962-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Hamdi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04181-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Parlad&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04340-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00912-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cov&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.10.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575932v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.05.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13864" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Parlade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12741" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTJXWNCB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12329" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives-Segura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dugu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbiriou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Scellier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Houdaer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brondani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie Laclau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Campos Soriano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dezette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naliharilala Miora Rakotoarivelo Njaramanana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volatsara Baholy Rahetlah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737569v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734636v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bach" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594635v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23895" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>