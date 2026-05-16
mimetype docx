--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1116,355 +1116,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pièges à truffes, une pratique traditionnelle... pas si empirique que ça!</w:t>
+                <w:t xml:space="preserve">Intercropping durum wheat and chickpea increases nutrient availability and use efficiency under low phosphorus soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Montan</w:t>
+                <w:t xml:space="preserve">Rebiha Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Savary</w:t>
+                <w:t xml:space="preserve">Hervé Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sauve</w:t>
+                <w:t xml:space="preserve">Mohamed Farissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (17), pp.4125-4139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01904167.2023.2221677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679726v1</w:t>
+                <w:t xml:space="preserve">hal-04126997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercropping durum wheat and chickpea increases nutrient availability and use efficiency under low phosphorus soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pièges à truffes, une pratique traditionnelle... pas si empirique que ça!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Boudsocq</w:t>
+                <w:t xml:space="preserve">Gautier Montan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Sentenac</w:t>
+                <w:t xml:space="preserve">Gabriel Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Farissi</w:t>
+                <w:t xml:space="preserve">Patrick Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.7-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126997v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the traditional practice of traps to stimulate black truffle production, and its ecological mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Penuelas-Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1528,77 +1528,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CROSYMED Project: Enhancing Nutrient Use Efficiency through Legumes in Agroecosystems of the Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1796,51 +1796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the truffle brûlé: tripartite interactions between the black truffle (Tuber melanosporum), holm oak (Quercus ilex) and arbuscular mycorrhizal plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,308 +1911,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil spore bank in &amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt;: up to 42% of fruitbodies remain unremoved in managed truffle grounds</w:t>
+                <w:t xml:space="preserve">Relations entre modes de gestion des agroécosystèmes et biodiversité fonctionnelle des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Richard</w:t>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Selosse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-019-00912-3⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/hl4c8y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618909v1</w:t>
+                <w:t xml:space="preserve">hal-02392201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre modes de gestion des agroécosystèmes et biodiversité fonctionnelle des sols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil spore bank in &amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt;: up to 42% of fruitbodies remain unremoved in managed truffle grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esther Guillot</w:t>
+                <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75, pp.107-124. </w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.663-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/hl4c8y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00572-019-00912-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392201v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is &amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt; colonizing the roots of herbaceous, non-ectomycorrhizal plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,3365 +2263,3377 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31, pp.59-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.funeco.2017.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Truffe en quête de pères : un champignon à l’orientation sexuelle forcée, et pas encore domestiqué !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Virginie Molinier</w:t>
+                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t>
+              <w:t xml:space="preserve">, 2017, 97, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02620110v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cereal-legume intercropping modifies the dynamics of the active rhizospheric bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), pp.191-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhisph.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truffe en quête de pères : un champignon à l’orientation sexuelle forcée, et pas encore domestiqué !</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
+                <w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousset</w:t>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 97, pp.7-11</w:t>
+              <w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01595394v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La truffe révèle les secrets de sa sexualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Quelques considérations sur le réensemencement par ascospores des truffières à Tuber melanosporum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 524, pp.72-76</w:t>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595279v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques considérations sur le réensemencement par ascospores des truffières à Tuber melanosporum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">La truffe révèle les secrets de sa sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98, pp.9-10</w:t>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 524, pp.72-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595393v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Truffle, a Hermaphrodite with Forced Unisexual Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (10), pp.784-787. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2017.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the truffle got its mate: insights from genetic structure in spontaneous and planted Mediterranean populations of Tuber melanosporum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (22), pp.5611-5627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.13864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whose truffle is this? Distribution patterns of ectomycorrhizal fungal diversity in Tuber melanosporum brûlés developed in multi-host Mediterranean plant communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Taudiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Parlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (8), pp.2747-2761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do black truffles avoid sexual harassment by linking mating type and vegetative incompatibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 199 (1), pp.10-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.12329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nanisme du blé remodèle le développement de la plante et du champignon lors de la symbiose mycorhizienne arbusculaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Journées Francophones des Mycorhizes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisa Taschen; Agnès Robin; Sabine Zimmermann; Marc Ducousso, May 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential responses of Glomeromycotina and Mucoromycotina to soil nutrient availabilities: Insights from field experiments on durum wheat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Brondani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Mycorrhiza ICOM 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belowground traits and crop performance under stress in field-grown durum wheat mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Root Research; UFZ Leipzig, Jun 2024, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial heterogeneities of soil biogeochemical and ecological processes in alley cropping agroforestry systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Battie Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative and innovative land use systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Agricultural Systems Center – Hans Eisenmann-Forum für Agrarwissenschaften - Technical University Munich, Oct 2024, Freising, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short-scale soil heterogeneity impacts mycorrhizal response traits in roots of 23 maize genotypes across a long-term P-fertilizer trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Campos Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dezette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Root Research; UFZ Leipzig, Jun 2024, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04657090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bio-inoculant et communautés de champignons mycorhiziens de trois variétés de riz pluvial à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naliharilala Miora Rakotoarivelo Njaramanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatsara Baholy Rahetlah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Autfray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Journées Francophones Mycorhizes JFM6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root foraging and mining strategies shape ecosystem services -a focus on biogeochemical cycling and soil formation in low-input agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système racinaire du blé et microorganismes associés : potentialités pour les cycles N/P et le stockage de C dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'animation AgroEcoSystem-BAP - Contribution du système racinaire et des fonctions des plantes aux cycles N/P et au stockage de C dans les sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do perennial alleys help to maintain arbuscular mycorrhizal communities in temperate agroforestry systems ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Battie-Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations entre pratiques culturales et biodiversité fonctionnelle des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille d'Hervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIAG, Carrefour de l'Innovation Agronomique. Biodiversité et durabilité des agricultures. 10 années après l’expertise collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field reality: short-scale soil heterogeneity impacts mycorrhizal contribution to maize P nutrition under contrasted fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Campos Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Erel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Conference on Mycorrhiza (ICOM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To what extend the rhizosphere of cereal/legume intercropping represents a specific microbial environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Oris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Taschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhizosphere 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Perth, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la trufficulture en s’appuyant sur la biodiversité des truffières spontanées : mise en évidence des interactions entre la truffe noire et la biodiversité végétale associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montan Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Francophones des Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling mycorrhizal-induced root plasticity and adaptation to soil phosphorus limitation of ten durum wheat varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Dezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Trives-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to study crop and herbaceous vegetation phenology in an agroforestry system ?</w:t>
+                <w:t xml:space="preserve">Stress and host driven responses of Glomeromycota-and Mucoromycotina-arbuscular mycorrhizal fungi co-colonizing durum wheat in a field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Forest</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Arnal</w:t>
+                <w:t xml:space="preserve">Erwan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dezette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Scellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Houdaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Aboveground-Belowground Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708703v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and host driven responses of Glomeromycota-and Mucoromycotina-arbuscular mycorrhizal fungi co-colonizing durum wheat in a field experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Houdaer</w:t>
+                <w:t xml:space="preserve">How to study crop and herbaceous vegetation phenology in an agroforestry system ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome J. Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aboveground-Belowground Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681020v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive biology of the black truffle &amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt;: contrasting ecologies of the two parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Mycorrhiza (ICOM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735835v1</w:t>
-              </w:r>
-[...1483 lines deleted...]
-                <w:t xml:space="preserve">hal-02750028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming the Black Truffle (Tuber melanosporum): safeguarding Mediterranean food and ecological webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,83 +5642,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thiébault, S.; Moatti, J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean region under climate change: a scientific update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRD Editions; AllEnvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.533-542, 2016, Synthèses, 978-2-7099-2219-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irdeditions.23895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5716,114 +5728,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions biotiques et biologie reproductive de la Truffe noire, &amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt; (Vittad.): des truffières spontanées aux plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Taschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Montpellier 2 (Sciences et Techniques), 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5970,51 +5982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montan Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07097-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ducrocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.103134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Alaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01150-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06440-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barry-Etienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01851-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Montan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Callot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Chaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farissi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2023.2221677" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858916v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Penuelas-Samaniego" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19962-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Hamdi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04181-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Parlad&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04340-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00912-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cov&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.10.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575932v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.05.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13864" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Parlade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12741" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTJXWNCB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575933v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12329" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives-Segura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dugu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbiriou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Scellier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Houdaer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brondani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie Laclau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Campos Soriano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dezette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803968v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naliharilala Miora Rakotoarivelo Njaramanana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volatsara Baholy Rahetlah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737569v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734636v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bach" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750028v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594635v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23895" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montan Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07097-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ducrocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2026.110103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Dagmar Zimmermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pablo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dezette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.103134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109283" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Alaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rocher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-024-01150-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Abadie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06440-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barry-Etienne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01851-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebiha Chaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farissi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2023.2221677" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Montan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Callot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03858916v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Penuelas-Samaniego" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19962-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Hamdi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094695" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie-Laclau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04181-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Parlad&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04340-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00912-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Cl&#233;ment" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cov&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josie Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.10.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6J0CQ1Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Tournier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deleporte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2017.04.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595393v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2017.05.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13864" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taudiere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Parlade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12741" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTJXWNCB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12329" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brondani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665272v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerbiriou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742204v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Battie Laclau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Campos Soriano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dezette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680994v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naliharilala Miora Rakotoarivelo Njaramanana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volatsara Baholy Rahetlah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Autfray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750200v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pradier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Erel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750028v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman Brauman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Oris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Trives-Segura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681020v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Scellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Houdaer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dugu&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735835v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23895" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>