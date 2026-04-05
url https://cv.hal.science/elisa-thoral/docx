--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -571,529 +571,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolving roadmap: using mitochondrial physiology to help guide conservation efforts</w:t>
+                <w:t xml:space="preserve">Non-lethal sampling for assessment of mitochondrial function does not affect metabolic rate and swimming performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neal J Dawson</w:t>
+                <w:t xml:space="preserve">Lauréliane Dargère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bettinazzi</w:t>
+                <w:t xml:space="preserve">Ione Medina-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Rodríguez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angéline Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/conphys/coae063⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 379 (1896), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2022.0483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725174v1</w:t>
+                <w:t xml:space="preserve">hal-04406268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-lethal sampling for assessment of mitochondrial function does not affect metabolic rate and swimming performance</w:t>
+                <w:t xml:space="preserve">An evolving roadmap: using mitochondrial physiology to help guide conservation efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ione Medina-Suárez</w:t>
+                <w:t xml:space="preserve">Neal J Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline Clair</w:t>
+                <w:t xml:space="preserve">Stefano Bettinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Averty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrique Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 379 (1896), </w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2022.0483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/conphys/coae063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406268v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinking body size may not provide meaningful thermoregulatory benefits in a warmer world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relationship between mitochondrial respiration, resting metabolic rate and blood cell count in great tits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Nord</w:t>
+                <w:t xml:space="preserve">Carmen C García-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elin Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Chamkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eskil Elmér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-023-02307-2⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.060302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725251v1</w:t>
+                <w:t xml:space="preserve">hal-04725186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between mitochondrial respiration, resting metabolic rate and blood cell count in great tits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shrinking body size may not provide meaningful thermoregulatory benefits in a warmer world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Tabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thoral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (3), </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.387-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/bio.060302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-023-02307-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725186v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the conundrum of intra‐specific variation in metabolic rate: A multidisciplinary conceptual and methodological toolkit</w:t>
               </w:r>
@@ -2963,51 +2963,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE7CF68E"/>
+    <w:nsid w:val="383C043D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3194,51 +3194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-thoral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5218-9907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080046v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K R Tabh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Persson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Correia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n &#211; Cu&#237;v" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08131-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Guyader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chamkha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Elm&#233;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal J Dawson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bettinazzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coae063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;liane Darg&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ione Medina-Su&#225;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Tabh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02307-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen C Garc&#237;a-D&#237;az" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060302" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil B. Metcalfe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bellman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre U. Blier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Talarico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00033.2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03560513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quispe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chinopoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02165039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Elisa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04276355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-thoral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5218-9907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080046v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K R Tabh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Persson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Correia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n &#211; Cu&#237;v" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08131-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Guyader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chamkha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Elm&#233;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;liane Darg&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ione Medina-Su&#225;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal J Dawson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bettinazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coae063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen C Garc&#237;a-D&#237;az" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nord" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Tabh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02307-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil B. Metcalfe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bellman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre U. Blier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Talarico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00033.2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03560513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quispe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chinopoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02165039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Elisa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04276355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>