--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -2264,152 +2264,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing an increasingly variable world : metabolic responses throughout a heatwave event in Rhone apron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a heat stress on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Averty</w:t>
+                <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Society of Zoologists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Society of Zoologists, May 2024, Moncton, New Brunswick, Canada, Canada</w:t>
+              <w:t xml:space="preserve">Ecology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Chizé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880578v1</w:t>
+                <w:t xml:space="preserve">hal-04879462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a heatwave on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
               </w:r>
@@ -2447,51 +2447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Society of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Moncton, New Brunswick, Canada, France</w:t>
@@ -2506,285 +2506,285 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute energetic responses throughout a heatwave episode in Rhône apron</w:t>
+                <w:t xml:space="preserve">Facing an increasingly variable world : metabolic responses throughout a heatwave event in Rhone apron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lassus</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT METABOLICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Thématique Métabolica (METABOLIsm in Animal ECophysiology), Sep 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Canadian Society of Zoologists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Society of Zoologists, May 2024, Moncton, New Brunswick, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880567v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a heat stress on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute energetic responses throughout a heatwave episode in Rhône apron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Chizé, France</w:t>
+              <w:t xml:space="preserve">RT METABOLICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique Métabolica (METABOLIsm in Animal ECophysiology), Sep 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879462v1</w:t>
+                <w:t xml:space="preserve">hal-04880567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2963,51 +2963,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="383C043D"/>
+    <w:nsid w:val="943A2E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3194,51 +3194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-thoral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5218-9907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080046v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K R Tabh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Persson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Correia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n &#211; Cu&#237;v" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08131-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Guyader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chamkha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Elm&#233;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;liane Darg&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ione Medina-Su&#225;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal J Dawson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bettinazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coae063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen C Garc&#237;a-D&#237;az" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nord" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Tabh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02307-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil B. Metcalfe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bellman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre U. Blier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Talarico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00033.2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03560513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quispe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chinopoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02165039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Elisa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04276355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-thoral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5218-9907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080046v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K R Tabh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Persson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Correia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n &#211; Cu&#237;v" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08131-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Guyader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chamkha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Elm&#233;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;liane Darg&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ione Medina-Su&#225;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal J Dawson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bettinazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coae063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen C Garc&#237;a-D&#237;az" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nord" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Tabh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02307-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil B. Metcalfe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bellman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre U. Blier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Talarico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00033.2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03560513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quispe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chinopoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02165039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Elisa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04276355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>