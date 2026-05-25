--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -571,278 +571,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-lethal sampling for assessment of mitochondrial function does not affect metabolic rate and swimming performance</w:t>
+                <w:t xml:space="preserve">An evolving roadmap: using mitochondrial physiology to help guide conservation efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauréliane Dargère</w:t>
+                <w:t xml:space="preserve">Neal J Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ione Medina-Suárez</w:t>
+                <w:t xml:space="preserve">Stefano Bettinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline Clair</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrique Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2022.0483⟩</w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/conphys/coae063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406268v1</w:t>
+                <w:t xml:space="preserve">hal-04725174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolving roadmap: using mitochondrial physiology to help guide conservation efforts</w:t>
+                <w:t xml:space="preserve">Non-lethal sampling for assessment of mitochondrial function does not affect metabolic rate and swimming performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréliane Dargère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neal J Dawson</w:t>
+                <w:t xml:space="preserve">Ione Medina-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bettinazzi</w:t>
+                <w:t xml:space="preserve">Angéline Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Rodríguez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 379 (1896), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/conphys/coae063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2022.0483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725174v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between mitochondrial respiration, resting metabolic rate and blood cell count in great tits</w:t>
               </w:r>
@@ -2264,51 +2264,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a heat stress on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
+                <w:t xml:space="preserve">Effects of a heatwave on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
@@ -2343,372 +2343,372 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Chizé, France</w:t>
+              <w:t xml:space="preserve">Canadian Society of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Moncton, New Brunswick, Canada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879462v1</w:t>
+                <w:t xml:space="preserve">hal-04879426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a heatwave on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facing an increasingly variable world : metabolic responses throughout a heatwave event in Rhone apron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Souques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lassus</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Society of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Moncton, New Brunswick, Canada, France</w:t>
+              <w:t xml:space="preserve">Canadian Society of Zoologists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Society of Zoologists, May 2024, Moncton, New Brunswick, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879426v1</w:t>
+                <w:t xml:space="preserve">hal-04880578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing an increasingly variable world : metabolic responses throughout a heatwave event in Rhone apron</w:t>
+                <w:t xml:space="preserve">Acute energetic responses throughout a heatwave episode in Rhône apron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Averty</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Society of Zoologists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Society of Zoologists, May 2024, Moncton, New Brunswick, Canada, Canada</w:t>
+              <w:t xml:space="preserve">RT METABOLICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique Métabolica (METABOLIsm in Animal ECophysiology), Sep 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880578v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute energetic responses throughout a heatwave episode in Rhône apron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a heat stress on cardiac mitochondrial respiration of a freshwater fish: the Rhône apron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Souques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2718,73 +2718,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RT METABOLICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Thématique Métabolica (METABOLIsm in Animal ECophysiology), Sep 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Ecology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Chizé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880567v1</w:t>
+                <w:t xml:space="preserve">hal-04879462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2963,51 +2963,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="943A2E09"/>
+    <w:nsid w:val="B739623A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3194,51 +3194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-thoral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5218-9907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080046v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K R Tabh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Persson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Correia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n &#211; Cu&#237;v" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08131-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Guyader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chamkha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Elm&#233;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;liane Darg&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ione Medina-Su&#225;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0483" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal J Dawson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bettinazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coae063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen C Garc&#237;a-D&#237;az" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nord" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Tabh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02307-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil B. Metcalfe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bellman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre U. Blier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Talarico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00033.2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03560513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quispe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chinopoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02165039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Elisa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04276355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-thoral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5218-9907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080046v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K R Tabh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Persson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Correia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n &#211; Cu&#237;v" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thoral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08131-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Souques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Guyader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250202" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chamkha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskil Elm&#233;r" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal J Dawson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bettinazzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coae063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;liane Darg&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ione Medina-Su&#225;rez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Clair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Averty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2022.0483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen C Garc&#237;a-D&#237;az" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.060302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725251v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Nord" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Tabh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02307-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil B. Metcalfe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bellman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre U. Blier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.202300026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.244984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Talarico" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Farhat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Teulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00033.2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03560513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Quispe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.111299" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13535" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03139752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chinopoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2020.0759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02165039v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Elisa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Averty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04276355v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>