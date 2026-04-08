--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -976,330 +976,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs partagés, de la médiation à la participation. Trois questions à Elisa Ullauri Lloré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accesso per tutti? Politiche culturali per la prima infanzia in Europa: diritti, governance, pratiche e misurazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Cendoya Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Lo Schiavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104990v1</w:t>
+                <w:t xml:space="preserve">hal-05484055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accesso per tutti? Politiche culturali per la prima infanzia in Europa: diritti, governance, pratiche e misurazione</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
+                <w:t xml:space="preserve">Savoirs partagés, de la médiation à la participation. Trois questions à Elisa Ullauri Lloré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa George</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/140yz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Cendoya Lafleur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05484055v1</w:t>
+                <w:t xml:space="preserve">hal-05104990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territorialisation de l’art contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://publictionnaire.huma-num.fr/notice/territorialisation-de-lart-contemporain/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorialisation de l'art contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médiation Culturelle, définition et mise en perspective d’un concept fondamental aux mondes de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ullauri-Llore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Debade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Doduik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1309,65 +1456,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Friche la Belle-de-Mai : une scène culturelle ouverte… mais à quel(s) public(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,51 +1522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1429,100 +1576,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramique contemporaine, un monde de l’art périphérique : Repenser les frontières artistiques par la céramophilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université d'Avignon, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017AVIG1172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01715250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1532,219 +1679,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formulation des émaux dans un atelier de céramiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Série de tasses dans un atelier de céramiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture du four par un céramiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1754,139 +1901,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publics éloignés de la culture : par où commencer ? (Partie 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Utopia - Musée 2123 (2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1895,65 +2042,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Buslacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2021,51 +2168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5D25DE9"/>
+    <w:nsid w:val="37CB5EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2169,51 +2316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="957721C0"/>
+    <w:nsid w:val="D3596CC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2403,51 +2550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-ullauri-llore" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4633-727X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saralhue Acevedo de la Torre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03837154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7593" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cendoya Lafleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lo Schiavo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997150v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri-Llore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doduik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01715250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AVIG1172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05089999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05090003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05089667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-ullauri-llore" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4633-727X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saralhue Acevedo de la Torre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03837154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7593" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cendoya Lafleur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lo Schiavo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140yz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997150v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri-Llore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doduik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01715250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AVIG1172" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05089999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05090003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05089667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>