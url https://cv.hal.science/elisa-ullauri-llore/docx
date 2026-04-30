--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -2168,51 +2168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37CB5EB4"/>
+    <w:nsid w:val="5534F04C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2316,51 +2316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D3596CC6"/>
+    <w:nsid w:val="EED05EFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>