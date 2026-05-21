--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1749,155 +1749,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Série de tasses dans un atelier de céramiste</w:t>
+                <w:t xml:space="preserve">Ouverture du four par un céramiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090003v1</w:t>
+                <w:t xml:space="preserve">hal-05089667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture du four par un céramiste</w:t>
+                <w:t xml:space="preserve">Série de tasses dans un atelier de céramiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ullauri Lloré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089667v1</w:t>
+                <w:t xml:space="preserve">hal-05090003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2168,51 +2168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5534F04C"/>
+    <w:nsid w:val="66EF2B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2316,51 +2316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EED05EFF"/>
+    <w:nsid w:val="332B512E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2550,51 +2550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-ullauri-llore" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4633-727X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saralhue Acevedo de la Torre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03837154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7593" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cendoya Lafleur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lo Schiavo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140yz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997150v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri-Llore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doduik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01715250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AVIG1172" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05089999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05090003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05089667v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisa-ullauri-llore" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4633-727X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643489v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri Llor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4070" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saralhue Acevedo de la Torre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03837154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7593" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Buslacchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demory" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04458321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484055v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cendoya Lafleur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lo Schiavo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/140yz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464250v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997150v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ullauri-Llore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doduik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Girel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01715250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017AVIG1172" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05089999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05089667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05090003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>