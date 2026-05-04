--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -259,222 +259,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche nouvelle de la conception de dispositifs pour le suivi de maladies chroniques</w:t>
+                <w:t xml:space="preserve">Prendre en compte l’influence des imaginaires dans le codesign de technologies en santé : une réflexion empirique dans les domaines des troubles du sommeil et du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Wrembel</w:t>
+                <w:t xml:space="preserve">Nawelle Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+                <w:t xml:space="preserve">Élisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic&amp;société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (N° 1-2), pp.161-192. </w:t>
+              <w:t xml:space="preserve">Sciences du Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.46-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ticetsociete.6615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sdd.016.0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03766177v1</w:t>
+                <w:t xml:space="preserve">hal-04460300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte l’influence des imaginaires dans le codesign de technologies en santé : une réflexion empirique dans les domaines des troubles du sommeil et du vieillissement</w:t>
+                <w:t xml:space="preserve">Pour une approche nouvelle de la conception de dispositifs pour le suivi de maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawelle Zaidi</w:t>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisa Wrembel</w:t>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (2), pp.46-66. </w:t>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (N° 1-2), pp.161-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sdd.016.0046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.6615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460300v1</w:t>
+                <w:t xml:space="preserve">halshs-03766177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter la recherche-projet en doctorat : applications dans les champs de la santé et du handicap</w:t>
               </w:r>
@@ -577,64 +577,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception et intégration d’objets connectés dans la prise en charge de l’insomnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Impacts sociétaux et développements du management des technologies organisationnelles, 13 (2), pp.213-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -694,234 +694,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intérêt de renforcer la prévention primaire des troubles du sommeil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Santé mobile et redéfinition de la place du malade chronique dans son parcours de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Entretiens du Risque 2021 "Activités et crises : les métiers du risque face aux enjeux de la société - Quels apports et quelles questions ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIIe Congrès de la SFSIC - Société et espaces en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435300v1</w:t>
+                <w:t xml:space="preserve">hal-03257304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mobile et redéfinition de la place du malade chronique dans son parcours de soin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'intérêt de renforcer la prévention primaire des troubles du sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Congrès de la SFSIC - Société et espaces en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble (en ligne), France</w:t>
+              <w:t xml:space="preserve">Les Entretiens du Risque 2021 "Activités et crises : les métiers du risque face aux enjeux de la société - Quels apports et quelles questions ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257304v1</w:t>
+                <w:t xml:space="preserve">hal-03435300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie du prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,64 +989,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d'appropriation d'un dispositif de santé mobile pour le suivi de l'insomnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M'2020 - Développement du management des technologies organisationnelles : quel impact sociétal ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1071,64 +1071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement des troubles du sommeil : la recherche-projet Som'Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Catoir-Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1238,51 +1238,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux communiquer sur les risques par le codesign de dispositifs de prévention : application au sommeil et à la santé mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Wrembel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Nîmes, 2023. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Nîmes Université, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023NIME0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1464,51 +1464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wrembel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bruna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04460300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Zaidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Wrembel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.11415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03439570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0213" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04099170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NIME0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03844899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Wrembel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bruna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lacaille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04460300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Zaidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Wrembel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Catoir-Brisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.6615" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.11415" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03439570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mto.013.0213" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257304v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435300v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03430794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04099170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NIME0001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>