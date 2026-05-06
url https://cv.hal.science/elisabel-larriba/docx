--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -7706,51 +7706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E644F303"/>
+    <w:nsid w:val="D75B7B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>