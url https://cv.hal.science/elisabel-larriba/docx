--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,7651 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7600 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabel Larriba </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elisabel-larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2250-9962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035115637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">76452957</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=wLitrHQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000079781356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón de la Cruz (1731-1794), sainetero en tiempos del “siglo (que llaman) ilustrado”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cuadernos literarios, 6, pp.12-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las fuentes de la Gaceta Española (abril – octubre 1823), la gaceta de un gobierno itinerante y sitiado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Argonauta Español</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/argonauta.5369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse au service de la féminisation du pouvoir. Construction et évolution de l’image de Marie-Christine de Bourbon-Siciles dans la Gaceta de Madrid (1829-1834)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Pouvoir(s) des femmes. Femmes de pouvoir, 1 (42), pp.271-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rújula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'histoire contemporaine de l'Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les Espaces du politique dans l’Espagne du Trienio liberal (1820-1823). Hommage au professeur Alberto Gil Novales, 54, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bhce.1307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03158183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traslado y cambio de nombre: cuando la Gaceta (constitucional) de Madrid se transformó en Gaceta española (abril-octubre de 1823)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cuadernos de Ilustración y Romanticismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp. 627-640. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25267/Cuad_Ilus_romant.2020.i26.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La agronomía al alcance de todos: el ejemplo del cultivo y uso de la patata en el &amp;quot;Semanario de Agricultura y Artes dirigido a los Párrocos&amp;quot; (1797-1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Estudios del Siglo XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.279-301. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17811/cesxviii.30.2020.279-301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la formación de la opinión pública a la expresión de la opinión del pueblo: La prensa de la crisis del Antiguo Régimen (1808-1823)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieciocho : Hispanic enlightenment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (1), pp.203-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02021528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensiones religiosas de la Europa del Sur : (1800-1875)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia y sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El último redactor de un periódico: su «amo». La lectura, pluma en mano, de la Gazetilla curiosa o semanero granadino (1764-1765) por D. Pedro Pascual Sahagún y Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cuadernos de Ilustración y Romanticismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24, pp.467-489. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25267/cuad_ilus_romant.2018.i24.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01990065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prensa al servicio del Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historia Jerónimo Zurita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91, pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01466936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿La tentación de la modernidad?: la contribución del P. Traggia, el Amante de la Religión, al Diario de Valencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relaciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clérigos, cultura y politico. El racionalismo catolico hispanico del siglo XVIII, XXXVI (144), pp.88-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01315806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la voix de son maître aux voix du peuple. Evolution et metamorphose de la presse en Espagne lors de la lute contre l'invasion napoléonienne (1808-1814)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les mots du politique, 30, pp.145-169. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesromanes.4827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse espagnole à la fin du XVIIIe siècle: de l'appel à collaboration à la tentation du plagiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Argonauta español. Revue consacrée à l'étude de la presse espagnole de ses origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pratiques journalistiques aux premiers temps de la presse espagnole (XVIII° - début du XIX° siècles), Livraison janvier (11), http://argonauta.revues.org/1997. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/argonauta.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attrait de la presse espagnole des Lumières pour l'information internationale : El Espíritu de los mejores Diarios que se publican en la Europa (1787-1791)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.64-77. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tdm.020.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militat gladio, militat spiritu&amp;quot; : le Periódico militar del Estado Mayor General (1812)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Argonauta español. Revue consacrée à l'étude de la presse espagnole de ses origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Presse militaire. Naissance et évolution d’un genre, 10, http://argonauta.revues.org/1721. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/argonauta.1721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejor que el púlpito: la prensa. El Padre Traggia y El Vencedor católico (1809-1810)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Argonauta Español</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/argonauta.770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03158409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gravure : un élément clé de l’ambitieuse politique éditoriale de l’Espíritu de los mejores diarios literarios, que se publican en Europa (1787-1791)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Argonauta Español</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/argonauta.496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La última salida al ruedo del Memorial literario (10 de octubre - 20 de noviembre de 1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cuadernos de Ilustración y Romanticismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16, pp.1-88. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25267/Cuad_Ilus_Romant.2010.i16.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribución de la Gaceta de Madrid al desprestigio de Carlos IV y del Antiguo Régimen por la exaltación de Napoleón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Crisis política y deslegitimación de monarquías, Anejo VII, pp.239 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de la gravure dans le Memorial literario (1784-1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Argonauta Español</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/argonauta.954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Godoy, protecteur des Lettres et des Arts. Réalité et mythification dans les Mémoires du Prince de la Paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'histoire contemporaine de l'Espagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Des Lumières au libéralisme. Hommage à Gérard Dufour, 37-42, pp.97-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los periodistas y el derecho a la educación para todos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Historia moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cambio social y ficción literaria en la España de Moratín, VI, pp.119-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En llamas. La Plaza Mayor de Madrid, destruida en 1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Aventura de la historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baron de la Bruère : un patron de presse au temps des « Don Quichotte du monde philosophique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Argonauta Español</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/argonauta.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ilustración a prueba del fuego. El incendio de la Plaza mayor de Madrid del 16 de agosto de 1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Estudios del Siglo XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp. 199-247. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17811/cesxviii.17.2007.199-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une presse faite pour et par le public dans l’Espagne des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Argonauta Español</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/argonauta.1060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art au service de la divulgation scientifique : le rôle des gravures dans le Semanario de Agricultura y Artes dirigido a los Párrocos (1797-1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Argonauta Español</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/argonauta.1185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquisición y prensa periódica en la segunda mitad del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cuadernos de Ilustración y Romanticismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La inquisición y sus ecos, 13, pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clergé et la presse dans l’Espagne de l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Argonauta Español</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/argonauta.1124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prensa, verdadera vocación de tres eclesiásticos a finales del Antiguo Régimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hispania Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un instrument de la politique agraire de Godoy: le Semanario de Agricultura y Artes dirigido a los Párrocos (1797-1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hommage à François Lopez, 104 (n°1), pp.243-261. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/hispa.2002.5110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01549301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La utopía lunar de El Argonauta Español, periódico gaditano de la Ilustración</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cuadernos de Ilustración y Romanticismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8, pp.153-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Martínez y Pérez versus Pedro Sánchez Manuel Bernal o la lucha de un ilustrado gaditano contra el Santo Oficio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trienio: Ilustración y Liberalismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34, pp.5-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El fracaso agrícola de Godoy. La pírrica vida del Semanario de Agricultura y Artes dirigido a los Párrocos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.16-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El destino trágico de Fray Pedro Centeno. Impía persecución contra un periodista ilustrado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 242, pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un intento de reforma agraria por y para las clases productoras: el Semanario de Agricultura y Artes dirigido a los Párrocos (1797-1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brocar, Cuadernos de Investigación Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 23, pp.87-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intellectuels espagnols en temps de crise. XIXe-XXe siècle. Hommage à Paul Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González Calleja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 330 p, 2021, 979-10-320-0343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03417629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensiones religiosas de la Europa del Sur (1800-1875)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Serrano García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Prado Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediciones Universidad de Valladolid, 350 p., 2018, ISBN: 978-84-8448-981-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02929147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie, vecteur de l'information au temps de la Guerre d'Espagne 1808-1814</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín Coletes Blanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.170, 2017, 1032001305. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.51688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discursos y devociones religiosas en la Península ibérica, 1780-1860. De la crisis del Antiguo régimen a la consolidación del liberalismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Serrano García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Prado Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediciones Universidad de Valladolid, 225 p, 2014, 978-84-8448-768-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El público de la prensa en España a finales del siglo XVIII (1781-1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prensas de la Universidad de Zaragoza, pp.396, 2013, 978-84-15770-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02933627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El nacimiento de la libertad de imprenta. Antecedentes, promulgación y consecuencias del Decreto del 10 de noviembre de 1810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Durán  López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sílex Ediciones, pp.425, 2012, 9788477377276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02933793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las élites y la révolución de España (1808-1814). Estudios en homenaje al profesor Gérard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Alberola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publicaciones de la Universidad de Alicante, 389 p, 2010, 978-84-9717-086-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Imparcial, o Gazeta política y literaria (21 de marzo- 4 de agosto de 1809)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSIC - Doce Calles, 417 p., 2010, 9788400092382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Espagne en 1808. Régénération ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Provence, 320 p, 2009, 978-2-85399-743-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Godoy. Memorias. Edición de Emilio La Parra y Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio La Parra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicaciones de la Universidad de Alicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1988, 2008, ISBN: 978-84-7908-914-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lancette à la plume. Pedro Gatell y Carnicer : un chirurgien de la Marine Royale dans l’Espagne des Lumières (1745 – 1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'Université de Provence, pp.238, 2005, 2-85399-609-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02933746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Argonauta Español. Periódico gaditano por el Br. D. P. Gatell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabel Larriba. Universidad de Cádiz - Servicio de Publicaciones, 280 p., 2003, 8477868921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la littérature espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 159 p, 2001, 2745304127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Public de la presse en Espagne à la fin du XVIIIe siècle (1781-1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion Editeur, 403 p, 1998, 285203865X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02933596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Semanario de Agricultura y Artes dirigido a los Párrocos (1797-1808). Antología, selección e introducción por Elisabel LARRIBA y Gérard DUFOUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ámbito Ediciones, 291 p, 1997, 848183033X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02920424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prensa y cartografía de la venta de grabados en el Madrid del Trienio Liberal (1820-1823)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MOLINA Álvaro; CAMARA Alicia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartografías de la ciudad en la Edad Moderna. Relatos, imágenes, interpretaciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Trea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-276, 2025, 979-13-87790-14-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05430681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatell y Carnicer, Pedro Pablo. Reus (Barcelona), VI-1745, Puerto de Santa María (Cádiz), 31-X-1792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatriz Sánchez Hita; Marieta Cantos Casenave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galería de periodistas de Andalucía en los siglos XVIII y XIX. Cien hombres del negocio editorial entre la política, la instrucción y la literatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.165-168, 2024, 978-3-631-89614-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presencia y representación de Andalucía en el Semanario de Agricultura y Artes dirigido a los Párrocos (Madrid, 1797-1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatriz Sánchez Hita; Daniel Muñoz Sempere. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andalucía entre propios y extraños. Textos e imágenes en la (con)figuración de lo andaluz en los siglos XVIII y XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares editorial, pp.21-43, 2024, 9778-84-1369-882-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los afrancesados: una cuestión polémica en la prensa del Trienio Liberal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scotti Douglas Vittorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il vento del Sud. Intrecci e prospettive del Trienio Liberal. Politica, rivoluzione, reazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Rubbettino Editore, pp.141-149, 2024, 978-88-498-8389-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05109753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Prensa de Provincias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivana Frasquet; Pedro Rújula. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Trienio Liberal en la Monarquía hispánica (1820-1823)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. I La Constitución en el territorio. Los territorios de Ultramar, Comares Historia, pp.57-78, 2024, 978-84-1369-870-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Press and the Emergence of Public Opinion in the Spanish Enlightenment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dowling, Andrew. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Spanish History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.158-175, 2023, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003218784-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04265486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuestión americana en la prensa española del Trienio liberal (1820-1823): la visión de El Telégrafo mexicano (1821) y El Monitor Ultramarino (1822)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alvarado, Marina; Aguayo, Eduardo; Véliz, Claudio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura Letrada en Chile y América Latina del siglo XIX: problemas y tendencias actuales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones UCSC, pp.183-202, 2023, 9789566068488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04724243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un divino sueño: llevar la política a la calle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chust, Manuel; Fernández Sarasola, Ignacio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trienio. Un debate abierto, dos hemisferios conectados (1820-1824)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sílex Ediciones, pp.203-208, 2023, 978-84-19661-24-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04266847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prensa del Trienio liberal: “un tutti infernal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frasquet, Ivana; Rújula, Pedro; París, Álvaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Trienio Liberal (1820-1823). Balance y perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prensas de la Universidad de Zaragoza; Institución Fernando el Católico, pp.527-544, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La imagen del Trapense en la prensa española del Trienio Liberal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mª Concepción Marcos del Olmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religión y poder en España y la Europa del Sur: Discursos, movilización y conflicto político religioso (1820-1936)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares Historia, pp.29-47, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03710700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solidarité de Jean-Baptiste Esménard avec les afrancesados dans l’affaire Clausel de Coussergues (1817)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabel Larriba; Eduardo González Calleja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Intellectuels espagnols en temps de crise. XIXe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.27-46, 2021, Le Temps de l'Histoire, 979-10-320-0343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolución de la imagen del rey Fernando VII en la prensa del Trienio Liberal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan Jiménez Castillo; Manuel Rivero Rodríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De reinos a naciones: espacios, territorios y mentalidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polifemo, pp.481-504, 2021, 978-84-16335-74-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo González Calleja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les intellectuels espagnols en temps de crise. XIXe - XXe siècle. Hommage à Paul Aubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-14, 2021, 979-10-320-0343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03420337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La identidad visual de la Gazetilla curiosa, o semanero granadino…. (1764-1765)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esther Martínez Luna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios culturales y literarios del mundo hispánico. En honor a José Checa Beltrán</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial CSIC, pp.331-350, 2021, 978-84-00-10841-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal de bord de El Argonauta español (1790)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus-Dieter Ertler; Yvonne Völkl; Elisabeth Hobisch; Alexandra Fuchs; Hans Fernández. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storytelling in the Spectators / Storytelling Dans Les Spectateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-288, 2020, Collection Die Aufkläurung in der Romania, 978-3-631-80928-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02550547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribución del clero a la prensa de la Ilustración: una vía involuntaria hacia la secularización</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Crémoux; Danièle Bussy Genevois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secularización en España (1700-1845). Albores de un proceso político</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 180, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-177, 2020, Colección de la Casa de Velázquez, 978-84-9096-251-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02912166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Prensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Rújula, Ivana Frasquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Trienio Liberal (1820-1823). Una mirada política</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Comares, pp. 187-211, 2020, 978-84-9045-976-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La imperfecta casada según el Correo literario de Murcia (1792-1795)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Chacón Jiménez; Juan Hernández Franco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organización social y familias. XXX Aniversario Seminario Familia y Elite de poder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones de la Universidad de Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-211, 2019, 978-84-17157-96-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una prensa doblemente ilustrada: los periódicos españoles del siglo de las Luces en la Hemeroteca Municipal de Madrid (1700-1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inmaculada Zaragoza García; Jesús A. Martínez Martín. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuatro siglos de noticias en cien años. Hemeroteca Municipal. 1918-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ayuntamiento de Madrid. Área de Cultura y Deportes - Dirección general de Bibliotecas, Archivos y Museos, pp.1457-183, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02050619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion du courrier des lecteurs en Espagne : l’exemple du Correo literario de Murcia (1792-1795)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Baudry; Denis Reynaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles formes du discours journalistique au XVIIIe siècle. Lettres au rédacteur, nécrologies, querelles médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.97-111, 2018, 9782729709334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las reflexiones de El Censor (1820-1822) sobre iglesia y religión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Serrano García, Ángel de Prado Moura, Elisabel Larriba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensiones religiosas de la Europa del Sur (1800-1875)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Valladolid, pp.65-84, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste-Esménard (1771-1842): un francés españolizado defensor de los exiliados españoles y de su cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Romero Ferrer, David Loyola López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las musas errantes. Cultura literaria y exilio en españa de la primera mitad del siglo XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Trea, pp.69-80, 2017, Colección Piedras Angulares</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trompettes de la renommée difficiles à emboucher : information par la poésie chez les afrancesados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabel Larriba, Agustin Coletes Blanco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poésie, vecteur de l’information au temps de la Guerre d’Espagne (1808-1814)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-71, 2017, Textuelles, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.51738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vida cotidiana en Madrid bajo la ocupación francesa (1808-1813)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ángel Prado Moura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria, progreso y cultura. Homenaje al profesor Rafael Serrano García</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Valladolid, pp.49-73, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prensa e Iglesia en la transición de la Ilustración al liberalismo: la cruzada periodística del padre Traggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serrano García, Ángel de Prado Moura, Elisabel Larriba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discursos y devociones religiosas en la Península ibérica, 1780-1860. De la crisis del Antiguo régimen a la consolidación del liberalismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Universidad de Valladolid, pp.51-73, 2014, 978-84-8449-768-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03158374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de Godoy, revue et corrigée par Jean-Baptiste Esménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Américi, Xavier Daumalin, Olivier Raveux, Céline Regnard, Isabelle Renaudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mosaïque des racines. Pouvoirs, cultures et sociétés en France et en Méditerranée. XVI°-XXI° siècle. Mélanges en l'honneur du professeur Gérard Chastagnaret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.111-120, 2014, 978-2-85399-910-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03158356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">América en la prensa española del siglo XVIII: el caso del Semanario de Agricultura y Artes dirigido a los Párrocos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Poupeney Hart; Aura Navarro; Georges L. Bastin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ilustrar la nación: La prensa temprana en el mundo atlántico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp. 143-175, 2014, 978-2-304-04428-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las aspiraciones a la libertad de imprenta en la segunda mitad del siglo XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabel Larriba, Fernando Durán López. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Nacimiento de la libertad de Imprenta: antecedentes, promulgación y consecuencias del decreto de 1810</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sílex Ediciones, pp.19-41, 2012, 978-84-7737-590-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03158401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Esménard, un francés afrancesado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armando Alberola; Elisabel Larriba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las élites y la « Revolución de España » (1808-1814). Estudios en homenaje al profesor Gérard Dufour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publicaciones de la Universidad de Alicante, pp. 207-225, 2010, 978-84-9717-086-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03252624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerra de la Pluma.La Prensa de España e Hispanoamérica (1810-1824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guadalupe Jiménez Codinach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construyendo Patrias. Iberoamérica 1810-1824. Una Reflexión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Fomento Cultural Banamex A.C., pp. 497-529, 2010, ISBN: 978-607-7612-43-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The war of the pen : the Press in Spain and Iberoamerica (1810-1824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guadalupe Jiménez Codinach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forging Patrias. Iberoamerica 1810-1824. Some Reflections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Fomento Cultural Banamex A.C., pp. 497-529, 2010, ISBN: 978-607-7612-46-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La representación gráfica de la Ilustración en la prensa madrileña de finales del siglo XVIII: El Memorial literario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jesús Astigarraga; José María Urkia; María-Victoria López-Cordón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ilustración, Ilustraciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Instituto Internacional Xavier María Munibe de Estudios del Siglo XVIII, pp.389-413, 2009, 978-84-96411-94-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mémoire sélective de José Cadalso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Meunier; Edgar Samper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en hommage à Jacques Soubeyroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CELEC, pp.155-170, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergencia y evolución de la prensa: hacia una nueva plataforma de la libertad intelectual y política</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">España 1808-1814. De súbditos a ciudadanos. Exposicion, Toledo, Museo de Santa Cruz, 16 de diciembre 2008-14 de junio de 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociedad Don Quijote de Conmemoraciones Culturales de Castilla-La Mancha; Sociedad estatal de conmemoraciones culturales, pp.229-249, 2008, 978-84-7788-534-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clero y opinión pública ante el celibato eclesiástico de la Ilustración al Liberalismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Fernández; Jacques Soubeyroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia social y literatura. Familia y clero en España (siglos XVIII y XIX). Tercer coloquio internacional Acción Integrada Franco-española. Maison Méditerranéenne des Sciences de l’Homme. Aix-en-Provence, septiembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Editorial Milenio; Université de Saint-Etienne; Universidad de Lleida, pp.145-161, 2004, 84-9743-150-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Fernández; Jacques Soubeyroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia social y literatura. Familia y clero en España (siglos XVIII y XIX). Tercer coloquio internacional Acción Integrada Franco-española. Maison Méditerranéenne des Sciences de l’Homme. Aix-en-Provence, septiembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Editorial Milenio; Universitat de Lleida; Université de Saint-Etienne, pp.7-11, 2004, 84-9743-150-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse espagnole à la fin du XVIIIe siècle et la censure d’Etat : les projets de création de périodiques refusés par le Conseil de Castille de 1791 à 1808 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunter Volz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individu et autorités : positions de la Presse des Lumières. Actes du colloque tenu à Nantes 27--29 septembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes - CRINI, pp.37-56, 2004, 2-86939-176-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El público de la prensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Lopez; Víctor Infantes; Jean-François Botrel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia de la edición y de la lectura en España 1472-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Germán Sánchez Ruipérez, pp.463-470, 2003, 84-89384-40-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El matrimonio en la obra del Bachiller don Pedro Pablo Gatell y Carnicer (1745-1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Soubeyroux; Roberto Fernández Díaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Social y Literatura. Familia y burguesía en España (siglos XVIII y XIX),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Milenio, pp.165-175, 2003, 84-9743-081-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Reales Sociedades Económicas de Amigos del País y la prensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Elites et la presse en Espagne et en Amérique, des Lumières à la seconde guerre mondiale. Actes réunis et présentés par Paul Aubert et Jean-Michel Desvois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez, pp.32-47, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Historia en El Argonauta Español, periódico gaditano de la Ilustración</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Encuentro de la Ilustración al Romanticismo. 1750-1850. Historia, Memoria y Ficción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio Publicaciones Universidad de Cádiz, pp.177-187, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Publiciste poursuivi par l’Inquisition : Fr. Pedro Centeno, de l’ordre de Saint Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts au Professeur Guy Mercadier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.301-312, 1998, 2-85399-429-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du clergé à la rédaction du Semanario de Agricultura y Artes dirigido a los Párrocos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Soubeyroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Espagne du XVIIIe siècle. Economie, société, idéologie, culture. Actes des journées d’étude sur «Ville et campagne» et Cartas marruecas des 5 et 6 décembre 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saint-Etienne, pp.217-233, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiaridad del público periodístico americano en vísperas de la Independencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Siglo XIX. Bolivia y América latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEA, pp.33-38, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquisidores lectores de prensa ilustrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El mundo hispánico en el Siglo de las Luces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Complutense, pp.817-829, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Censor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabel Larriba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Littératures hispaniques. Espagne et Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.280-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7706,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D75B7B9F"/>
+    <w:nsid w:val="110FC50E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7937,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabel-larriba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2250-9962" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035115637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/76452957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079781356" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabel Larriba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.5369" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_romant.2020.i26.30" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#250;jula" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bhce.1307" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/cesxviii.30.2020.279-301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05010462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dufour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/cuad_ilus_romant.2018.i24.21" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4827" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.1997" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084852v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.020.0064" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315699v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.1721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_Romant.2010.i16.08" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.954" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.1248" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/cesxviii.17.2007.199-247" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.1060" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.1185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355958v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.1124" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2002.5110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez Calleja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/intellectuels-espagnols-temps-crise-xixe-xxe-siecle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929147v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Serrano Garc&#237;a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Prado Moura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084016v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Coletes Blanco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/51688" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.51688" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933627v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dur&#225;n  L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Alberola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio La Parra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaciones.ua.es/es/catalogo/memorias/978-84-7908-914-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085934v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/5863-book-08530412-9782745304124.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05430681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecaabiertatrea.es/producto/87790-14-cartografias-ciudad-edad/#:~:text=https%3A//doi.trea.es/10.9960/8l0uywh9e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003218784-17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710700v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/espaces-du-politique-lespagne-du-trienio-liberal-1820-1823" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/68304" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147779v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edit.um.es/blog/organizacion-social-y-familias-xxx-aniversario-seminario-familia-y-elite-de-poder/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050619v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992139v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783897v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/poesie-vecteur-linformation-au-temps-guerre-despagne-1808-1814" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.51738" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158356v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252624v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264287v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355993v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419768v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419879v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422306v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421934v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419853v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabel-larriba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2250-9962" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035115637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/76452957" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wLitrHQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000079781356" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabel Larriba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.5369" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R&#250;jula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bhce.1307" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_romant.2020.i26.30" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/cesxviii.30.2020.279-301" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05010462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01990065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/cuad_ilus_romant.2018.i24.21" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01315806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4827" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.1997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.020.0064" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.1721" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.770" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.496" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_Romant.2010.i16.08" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.954" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.1248" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/cesxviii.17.2007.199-247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.1060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355942v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.1185" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355958v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/argonauta.1124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hispa.2002.5110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265270v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422430v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422449v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085392v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03417629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez Calleja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/intellectuels-espagnols-temps-crise-xixe-xxe-siecle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02929147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Serrano Garc&#237;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Prado Moura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084016v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Coletes Blanco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/51688" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.51688" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933793v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dur&#225;n  L&#243;pez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Alberola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio La Parra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaciones.ua.es/es/catalogo/memorias/978-84-7908-914-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/5863-book-08530412-9782745304124.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920424v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05430681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecaabiertatrea.es/producto/87790-14-cartografias-ciudad-edad/#:~:text=https%3A//doi.trea.es/10.9960/8l0uywh9e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837433v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109753v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003218784-17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04266847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790539v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03710700v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/espaces-du-politique-lespagne-du-trienio-liberal-1820-1823" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/68304" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912166v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edit.um.es/blog/organizacion-social-y-familias-xxx-aniversario-seminario-familia-y-elite-de-poder/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050619v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/poesie-vecteur-linformation-au-temps-guerre-despagne-1808-1814" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.51738" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783864v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158356v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085483v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085447v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264287v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264355v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264379v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356058v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355993v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419746v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419879v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422553v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421934v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419853v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>