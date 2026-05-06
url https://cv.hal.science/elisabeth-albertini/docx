--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -237,399 +237,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary disclosure and intellectual capital: how CEOs mobilise discretionary accounting narratives to account for value creation stemming from intellectual capital</w:t>
+                <w:t xml:space="preserve">What are the environmental capabilities, as components of the sustainable intellectual capital, that matter to the CEOs of European companies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JAAR-04-2020-0073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intellectual Capital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ahead-of-print (ahead-of-print), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JIC-06-2020-0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185153v1</w:t>
+                <w:t xml:space="preserve">hal-03193998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the environmental capabilities, as components of the sustainable intellectual capital, that matter to the CEOs of European companies?</w:t>
+                <w:t xml:space="preserve">Voluntary disclosure and intellectual capital: how CEOs mobilise discretionary accounting narratives to account for value creation stemming from intellectual capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Morgana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloš Petković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intellectual Capital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, ahead-of-print (ahead-of-print), </w:t>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.687-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JIC-06-2020-0215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-04-2020-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193998v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intellectual Capital and Financial Performance: A Meta-Analysis and Research Agenda</w:t>
+                <w:t xml:space="preserve">The Contribution of Management Control Systems to Environmental Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-018-3810-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139763v1</w:t>
+                <w:t xml:space="preserve">halshs-02007194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Management Control Systems to Environmental Capabilities</w:t>
+                <w:t xml:space="preserve">Intellectual Capital and Financial Performance: A Meta-Analysis and Research Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.216 - 249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-018-3810-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02007194v1</w:t>
+                <w:t xml:space="preserve">hal-02139763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated reporting in France: a failure of reducing the information asymmetries about sustainability</w:t>
               </w:r>
@@ -678,178 +678,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une pédagogie des normes comptables internationales</w:t>
+                <w:t xml:space="preserve">WHAT WE KNOW ABOUT THE ENVIRONMENTAL POLICY: AN INDUCTIVE TYPOLOGY OF THE RESEARCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654679v1</w:t>
+                <w:t xml:space="preserve">hal-02148591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHAT WE KNOW ABOUT THE ENVIRONMENTAL POLICY: AN INDUCTIVE TYPOLOGY OF THE RESEARCH</w:t>
+                <w:t xml:space="preserve">Pour une pédagogie des normes comptables internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148591v1</w:t>
+                <w:t xml:space="preserve">hal-01654679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What We Know About Environmental Policy: An Inductive Typology of the Research</w:t>
               </w:r>
@@ -1406,761 +1406,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter le capital immatériel à l'ère post-industrielle</w:t>
+                <w:t xml:space="preserve">An inductive typology of environmental capabilities: the CEO’s point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès de l'Association Francophone de Comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème CSEAR conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079396v1</w:t>
+                <w:t xml:space="preserve">hal-03253558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new typology of intellectual capital in the post-industrial era</w:t>
+                <w:t xml:space="preserve">A Fresh look at intellectual capital in the post-industrial era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgana Laurence</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Morgana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVèmes Journées d'Histoire, du Management et des Organisations (JHMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">15th EIASM Interdisciplinary conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079390v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory survey of digital capital as envisioned by CEOs</w:t>
+                <w:t xml:space="preserve">Revisiter le capital immatériel à l'ère post-industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgana Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th conference European Academy of Management (EURAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">40ème congrès de l'Association Francophone de Comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079393v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inductive typology of environmental capabilities: the CEO’s point of view</w:t>
+                <w:t xml:space="preserve">A new typology of intellectual capital in the post-industrial era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgana Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème CSEAR conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XIVèmes Journées d'Histoire, du Management et des Organisations (JHMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253558v1</w:t>
+                <w:t xml:space="preserve">hal-02079390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fresh look at intellectual capital in the post-industrial era</w:t>
+                <w:t xml:space="preserve">An exploratory survey of digital capital as envisioned by CEOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Morgana</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgana Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EIASM Interdisciplinary conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">19th conference European Academy of Management (EURAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253546v1</w:t>
+                <w:t xml:space="preserve">hal-02079393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated reporting: a failure of reducing the information asymmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">38ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02273327v1</w:t>
+                <w:t xml:space="preserve">halshs-02309209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated reporting: a failure of reducing the information asymmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème congrès de l’Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">17th European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02309209v1</w:t>
+                <w:t xml:space="preserve">halshs-02273327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does-it to pay to sustain a brand? A meta-analysis of the relationship between intellectual capital and the financial performance of the firm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2614,51 +2614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre tout le reporting financier (2e édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2676,51 +2676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidation en normes IFRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2876,169 +2876,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What we know about business strategies for sustainability - An inductive typology of the research</w:t>
+                <w:t xml:space="preserve">Le contrôle de gestion social et environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Anthology – Business Strategy for Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2018</w:t>
+              <w:t xml:space="preserve">Comprendre le contrôle de gestion, l’essentiel pour les non spécialistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260096v1</w:t>
+                <w:t xml:space="preserve">hal-03260101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle de gestion social et environnemental</w:t>
+                <w:t xml:space="preserve">What we know about business strategies for sustainability - An inductive typology of the research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helen Borland, Adam Lindgreen, Francois Maon, Véronique Ambrosini, Beatriz Palacios Florencio, Joelle Vanhamme. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre le contrôle de gestion, l’essentiel pour les non spécialistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, 2018</w:t>
+              <w:t xml:space="preserve">Research Anthology – Business Strategy for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260101v1</w:t>
+                <w:t xml:space="preserve">hal-03260096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôleur de gestion : « expert du chiffre » ou « business partner » ?</w:t>
               </w:r>
@@ -3476,51 +3476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760088v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Amores&#8208;salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Martin&#8208;de Castro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Albertini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Petkovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2020-0073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JIC-06-2020-0215" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3810-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.1913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-09-2015-0425" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1698-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026613510301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lescuyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Laurence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Kaddouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charpateau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oxibar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kohler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260096v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00869265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/ED533" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02007298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760088v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Amores&#8208;salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Martin&#8208;de Castro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Albertini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JIC-06-2020-0215" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Petkovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2020-0073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3810-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.1913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-09-2015-0425" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1698-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026613510301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lescuyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Laurence" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Kaddouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charpateau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oxibar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kohler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260101v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00869265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/ED533" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02007298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>