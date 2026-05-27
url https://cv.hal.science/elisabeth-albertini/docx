--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -237,239 +237,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the environmental capabilities, as components of the sustainable intellectual capital, that matter to the CEOs of European companies?</w:t>
+                <w:t xml:space="preserve">Voluntary disclosure and intellectual capital: how CEOs mobilise discretionary accounting narratives to account for value creation stemming from intellectual capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Morgana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloš Petković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intellectual Capital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JIC-06-2020-0215⟩</w:t>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.687-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-04-2020-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193998v1</w:t>
+                <w:t xml:space="preserve">hal-03185153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary disclosure and intellectual capital: how CEOs mobilise discretionary accounting narratives to account for value creation stemming from intellectual capital</w:t>
+                <w:t xml:space="preserve">What are the environmental capabilities, as components of the sustainable intellectual capital, that matter to the CEOs of European companies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.687-705. </w:t>
+              <w:t xml:space="preserve">Journal of Intellectual Capital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ahead-of-print (ahead-of-print), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JAAR-04-2020-0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JIC-06-2020-0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185153v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Management Control Systems to Environmental Capabilities</w:t>
               </w:r>
@@ -546,51 +546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intellectual Capital and Financial Performance: A Meta-Analysis and Research Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.216 - 249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -678,178 +678,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHAT WE KNOW ABOUT THE ENVIRONMENTAL POLICY: AN INDUCTIVE TYPOLOGY OF THE RESEARCH</w:t>
+                <w:t xml:space="preserve">Pour une pédagogie des normes comptables internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148591v1</w:t>
+                <w:t xml:space="preserve">hal-01654679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une pédagogie des normes comptables internationales</w:t>
+                <w:t xml:space="preserve">WHAT WE KNOW ABOUT THE ENVIRONMENTAL POLICY: AN INDUCTIVE TYPOLOGY OF THE RESEARCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654679v1</w:t>
+                <w:t xml:space="preserve">hal-02148591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What We Know About Environmental Policy: An Inductive Typology of the Research</w:t>
               </w:r>
@@ -1406,761 +1406,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inductive typology of environmental capabilities: the CEO’s point of view</w:t>
+                <w:t xml:space="preserve">Revisiter le capital immatériel à l'ère post-industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgana Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème CSEAR conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">40ème congrès de l'Association Francophone de Comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03253558v1</w:t>
+                <w:t xml:space="preserve">hal-02079396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fresh look at intellectual capital in the post-industrial era</w:t>
+                <w:t xml:space="preserve">A new typology of intellectual capital in the post-industrial era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Morgana</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgana Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EIASM Interdisciplinary conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">XIVèmes Journées d'Histoire, du Management et des Organisations (JHMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253546v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter le capital immatériel à l'ère post-industrielle</w:t>
+                <w:t xml:space="preserve">An exploratory survey of digital capital as envisioned by CEOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgana Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès de l'Association Francophone de Comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">19th conference European Academy of Management (EURAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079396v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new typology of intellectual capital in the post-industrial era</w:t>
+                <w:t xml:space="preserve">An inductive typology of environmental capabilities: the CEO’s point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVèmes Journées d'Histoire, du Management et des Organisations (JHMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">5ème CSEAR conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079390v1</w:t>
+                <w:t xml:space="preserve">hal-03253558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory survey of digital capital as envisioned by CEOs</w:t>
+                <w:t xml:space="preserve">A Fresh look at intellectual capital in the post-industrial era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgana Laurence</w:t>
+                <w:t xml:space="preserve">Laurence Morgana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th conference European Academy of Management (EURAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">15th EIASM Interdisciplinary conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079393v1</w:t>
+                <w:t xml:space="preserve">hal-03253546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated reporting: a failure of reducing the information asymmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème congrès de l’Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">17th European Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02309209v1</w:t>
+                <w:t xml:space="preserve">halshs-02273327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated reporting: a failure of reducing the information asymmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">38ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02273327v1</w:t>
+                <w:t xml:space="preserve">halshs-02309209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does-it to pay to sustain a brand? A meta-analysis of the relationship between intellectual capital and the financial performance of the firm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Berger-Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2614,51 +2614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre tout le reporting financier (2e édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2676,51 +2676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidation en normes IFRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2876,169 +2876,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle de gestion social et environnemental</w:t>
+                <w:t xml:space="preserve">What we know about business strategies for sustainability - An inductive typology of the research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helen Borland, Adam Lindgreen, Francois Maon, Véronique Ambrosini, Beatriz Palacios Florencio, Joelle Vanhamme. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre le contrôle de gestion, l’essentiel pour les non spécialistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, 2018</w:t>
+              <w:t xml:space="preserve">Research Anthology – Business Strategy for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260101v1</w:t>
+                <w:t xml:space="preserve">hal-03260096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What we know about business strategies for sustainability - An inductive typology of the research</w:t>
+                <w:t xml:space="preserve">Le contrôle de gestion social et environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Albertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Anthology – Business Strategy for Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2018</w:t>
+              <w:t xml:space="preserve">Comprendre le contrôle de gestion, l’essentiel pour les non spécialistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260096v1</w:t>
+                <w:t xml:space="preserve">hal-03260101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôleur de gestion : « expert du chiffre » ou « business partner » ?</w:t>
               </w:r>
@@ -3476,51 +3476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760088v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Amores&#8208;salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Martin&#8208;de Castro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Albertini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JIC-06-2020-0215" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Petkovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2020-0073" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3810-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.1913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-09-2015-0425" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1698-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026613510301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lescuyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Laurence" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Kaddouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charpateau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oxibar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kohler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260101v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00869265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/ED533" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02007298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760088v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Amores&#8208;salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Martin&#8208;de Castro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Albertini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2364" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berger-Remy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Morgana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Petkovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2020-0073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193998v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JIC-06-2020-0215" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-018-3810-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.1913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-09-2015-0425" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-013-1698-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026613510301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rouault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lescuyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Laurence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Kaddouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charpateau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oxibar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kohler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260096v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00869265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/ED533" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02007298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>