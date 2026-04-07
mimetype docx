--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -314,295 +314,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scènes britanniques et irlandaises contemporaines, Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lecossois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloysia Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 241, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numbers and Series in some Contemporary British plays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Numbers illimited, 38, pp.57-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos : Représenter l’histoire immédiate sur les scènes britanniques modernes et post-modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cottegnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sillages Critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.12817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.12817⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03893493v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03554687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés autour d’une mise en scène controversée. Sarah Kane/Katie Mitchell : esthétiques de l’extrême</w:t>
               </w:r>
@@ -1445,64 +1445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le spectacle de l’histoire récente et immédiate sur la scène britannique de l’époque moderne et contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cottegnies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sillages Critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1549,64 +1549,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scènes britanniques et irlandaises ultracontemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 241, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1953,51 +1953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Wave of British Women Playwrights (2008-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter, 33, 2023, Contemporary Drama in English Studies, 9783110796223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110796322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2037,51 +2037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Wave of British Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter, 2022, CDE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3047,178 +3047,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">debbie tucker green’s ‘troumatic’ dramaturgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Wave of British Women</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, 2022, CDE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘Imaging’ crisis: Photodramas in focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clare Wallace; Clara Escoda; Enric Monforte; José Ramón Prado-Pérez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisis, Representation and Resilience : Perspectives on Contemporary British Theatre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Methuen Drama (UK), pp.177-192, 2022, 978-1-3501-8085-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350180888.ch-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5040/9781350180888.ch-11⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03859989v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04269315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétiques du scandale sur la scène britannique contemporaine</w:t>
               </w:r>
@@ -3465,186 +3465,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« In Yer-Ear-Theatre » : la voix photogénique sur la scène anglaise contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mara Fazio et Pierre Frantz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Orecchio e l’occhio, Lo spettacolo teatrale, arte dell’ascolto e arte dello sguardo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9788875753320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon McBurney, le mélanographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Hénin; Clotilde Thouret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ombre d'un doute : nuances et détours de l'interprétation. Mélanges en hommage à François Lecercle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.357-364, 2019, 9782813003430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859755v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03377770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -4401,77 +4401,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données Projet Clios : &amp;quot;Clio en scène : Faire l’histoire – l’histoire immédiate sur la scène britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cottegnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4658,51 +4658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16578" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yvernault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.12817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554687v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecossois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19898" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poulain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10486801.2014.921054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guergueb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5914" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796322" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hannan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Schaaf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03859700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Pinter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kahane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QMHJ8222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-aden.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Campos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrower" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01389805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350180888.ch-11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanasay Khamphommala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118902264.ch17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/spip.php?page=recherche-google&amp;amp;q=lloyd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0417" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kirkwood" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crimp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lloyd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Payne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16578" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecossois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yvernault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.12817" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19898" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poulain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10486801.2014.921054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guergueb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5914" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796322" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hannan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Schaaf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03859700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Pinter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kahane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QMHJ8222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-aden.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Campos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrower" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01389805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350180888.ch-11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanasay Khamphommala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118902264.ch17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/spip.php?page=recherche-google&amp;amp;q=lloyd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0417" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kirkwood" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crimp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lloyd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Payne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>