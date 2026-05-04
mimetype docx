--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -409,200 +409,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : Représenter l’histoire immédiate sur les scènes britanniques modernes et post-modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Cottegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.12817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03893493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numbers and Series in some Contemporary British plays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Numbers illimited, 38, pp.57-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377553v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-03893493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés autour d’une mise en scène controversée. Sarah Kane/Katie Mitchell : esthétiques de l’extrême</w:t>
               </w:r>
@@ -1445,64 +1445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le spectacle de l’histoire récente et immédiate sur la scène britannique de l’époque moderne et contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cottegnies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sillages Critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3624,208 +3624,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre performance et théâtre : l’Auteur sur la scène anglaise contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clotilde Thouret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dramaturge sur le plateau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.417-426, 2018, 978-2-406-07786-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07786-2.p.0417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Angel-Perez et Alexandra Poulain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Press / Le Placard de David C. Lloyd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-25, 2018, Nouvelles Scènes, 1760-2602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877501v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03377793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire après la mort du théâtre : le théâtre post-post-dramatique de Tim Crouch et la scène anglaise contemporaine</w:t>
               </w:r>
@@ -4401,77 +4401,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données Projet Clios : &amp;quot;Clio en scène : Faire l’histoire – l’histoire immédiate sur la scène britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Cottegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4658,51 +4658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16578" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecossois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yvernault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.12817" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19898" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poulain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10486801.2014.921054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guergueb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5914" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796322" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hannan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Schaaf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03859700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Pinter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kahane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QMHJ8222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-aden.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Campos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrower" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01389805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350180888.ch-11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanasay Khamphommala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118902264.ch17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/spip.php?page=recherche-google&amp;amp;q=lloyd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0417" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kirkwood" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crimp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lloyd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Payne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16578" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecossois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yvernault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.12817" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19898" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poulain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10486801.2014.921054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guergueb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5914" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796322" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hannan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Schaaf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03859700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Pinter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kahane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QMHJ8222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-aden.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Campos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrower" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01389805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350180888.ch-11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanasay Khamphommala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118902264.ch17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0417" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/spip.php?page=recherche-google&amp;amp;q=lloyd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kirkwood" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crimp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lloyd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Payne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>