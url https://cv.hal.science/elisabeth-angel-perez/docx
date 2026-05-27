--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -314,662 +314,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scènes britanniques et irlandaises contemporaines, Introduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aloysia Rousseau</w:t>
+                <w:t xml:space="preserve">« Waiting for Pluto », Entretien avec Baptiste Girard et Tom Linton (Collectif OS’O) et Vanasay Khamphommala à propos de X d’Alistair McDowall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Scènes britanniques et irlandaises contemporaines, 241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scènes britanniques et irlandaises contemporaines, Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lecossois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloysia Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, 241, pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numbers and Series in some Contemporary British plays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numbers illimited, 38, pp.57-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos : Représenter l’histoire immédiate sur les scènes britanniques modernes et post-modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cottegnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sillages Critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sillagescritiques.12817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03893493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés autour d’une mise en scène controversée. Sarah Kane/Katie Mitchell : esthétiques de l’extrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chénetier-Alev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sarah Kane. 20 ans après, 291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Christian Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sarah Kane. 20 ans après, 291, pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The &amp;quot;devenir-French&amp;quot; of the Play: Contemporary British Theatre in France and in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre/Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Scènes britanniques et irlandaises contemporaines, 241</w:t>
+              <w:t xml:space="preserve">Coup de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Crossing Borders, HS5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“'In the heart of each joke hides a little holocaust' (George Tabori): Horrendhilarious Wit on the British Contemporary Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.19898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/miranda.19898⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03377245v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03377572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bêtes de scène</w:t>
               </w:r>
@@ -1445,64 +1445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le spectacle de l’histoire récente et immédiate sur la scène britannique de l’époque moderne et contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Yvernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cottegnies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sillages Critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1530,217 +1530,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03531260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Kane. 20 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chénetier-Alev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Guergueb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 291, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les scènes britanniques et irlandaises ultracontemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lecossois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 241, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852231v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03852238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bêtes de scène</w:t>
               </w:r>
@@ -1953,51 +1953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Wave of British Women Playwrights (2008-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter, 33, 2023, Contemporary Drama in English Studies, 9783110796223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110796322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2037,51 +2037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Wave of British Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloysia Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter, 2022, CDE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2164,670 +2164,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What shadows - Ce que les ombres...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Schaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hannan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Midi - Nouvelles Scènes, 2021, Nathalie Carles Rivières, 281070757X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What Shadows / Ce que les ombres...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hannan</w:t>
+                <w:t xml:space="preserve">Jeanne Schaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nouvelles Scènes, 978-2-8107-0757-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirror Teeth • Sand / Dents Miroir • Sable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-8107-0698-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’était Hier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Pinter</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nouvelles Scènes, 978-2-8107-0757-7</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kahane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 182, pp.176, 2018, Folio Theatre, Jean-Yves Tadié, 9782070465415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Schaaf</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Haine de Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecercle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'univeristé Paris-Sorbonne, 325 p., 2017, e-Theatrum mundi, 979-10-231-0840-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/QMHJ8222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tombeau pour Samuel Beckett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Angel-Perez; Alexandra Poulain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1909226475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Théâtre et son autre : poétiques de l'altérité sur la scène anglophone contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris Sorbonne. , 18, 2014, Sillages Critiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beau Rivage / Ciara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...488 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,367 +3465,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon McBurney, le mélanographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Hénin; Clotilde Thouret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ombre d'un doute : nuances et détours de l'interprétation. Mélanges en hommage à François Lecercle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.357-364, 2019, 9782813003430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« In Yer-Ear-Theatre » : la voix photogénique sur la scène anglaise contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mara Fazio et Pierre Frantz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Orecchio e l’occhio, Lo spettacolo teatrale, arte dell’ascolto e arte dello sguardo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9788875753320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemide</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03377770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuelle Hénin; Clotilde Thouret. </w:t>
+              <w:t xml:space="preserve">Elisabeth Angel-Perez et Alexandra Poulain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ombre d'un doute : nuances et détours de l'interprétation. Mélanges en hommage à François Lecercle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.357-364, 2019, 9782813003430</w:t>
+              <w:t xml:space="preserve">The Press / Le Placard de David C. Lloyd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Midi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-25, 2018, Nouvelles Scènes, 1760-2602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre performance et théâtre : l’Auteur sur la scène anglaise contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clotilde Thouret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dramaturge sur le plateau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.417-426, 2018, 978-2-406-07786-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07786-2.p.0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377793v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-03877501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire après la mort du théâtre : le théâtre post-post-dramatique de Tim Crouch et la scène anglaise contemporaine</w:t>
               </w:r>
@@ -4401,77 +4401,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données Projet Clios : &amp;quot;Clio en scène : Faire l’histoire – l’histoire immédiate sur la scène britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cottegnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Angel-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4658,51 +4658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16578" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecossois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yvernault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.12817" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19898" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poulain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10486801.2014.921054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guergueb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5914" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796322" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hannan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Schaaf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03859700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Pinter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kahane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QMHJ8222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-aden.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Campos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrower" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01389805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350180888.ch-11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanasay Khamphommala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118902264.ch17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0417" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/spip.php?page=recherche-google&amp;amp;q=lloyd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kirkwood" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crimp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lloyd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Payne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269303v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674923v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16578" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecossois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysia Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yvernault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.12817" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;netier-Alev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.19898" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poulain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4412" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10486801.2014.921054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guergueb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.4410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5914" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796322" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Schaaf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hannan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860723v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03859700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Pinter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kahane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03852227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/QMHJ8222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-aden.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Campos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrower" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01389805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350180888.ch-11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanasay Khamphommala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118902264.ch17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artemide-edizioni.it/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/spip.php?page=recherche-google&amp;amp;q=lloyd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0417" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03377304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Kirkwood" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crimp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lloyd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Payne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>